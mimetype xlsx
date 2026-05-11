--- v0 (2026-02-27)
+++ v1 (2026-05-11)
@@ -10,221 +10,652 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="198">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EPL</t>
+  </si>
+  <si>
+    <t>Emenda à Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Adilson Luis Da Silva, Edson Marcio de Almeida, Helton Amorim Cunha, João Marcos Dalvi Gava</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3188/emenda_01-2026_supressiva.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA. ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3152/2025.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, Arilson Ferreira de Oliveira, Emerson da Silva Santos, Emmanuel Garcia de Amorim, Jonathan Bonfante Moreira, Valci de Paula Montoni</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3189/emenda_02-2026_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA. ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3152/2025.</t>
+  </si>
+  <si>
+    <t>3166</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Emmanuel Garcia de Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3166/001ensaibramentovilaguedes.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Vossa Excelência que seja determinado ao Secretário de Interior e Transporte, Senhor Hualiton Oliveira Da Silva, que possa realizar o ensaibramento na Vila dos Guedes, mais precisamente em frente à Igreja Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3167/002iluminacaopublicasantissimatrindade.pdf</t>
+  </si>
+  <si>
+    <t>Indica o ensaibramento na Vila dos Guedes, mais precisamente em frente à Igreja Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3168/003iluminacaopublicavilanova.pdf</t>
+  </si>
+  <si>
+    <t>Indica reparo em buraco localizado na Av. Ademar Viera da Cunha, no bairro Vila Nova.</t>
+  </si>
+  <si>
+    <t>3169</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3169/004iluminacaopublicavilanova.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Bairro da Vila Nova.</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3170/005iluminacaopublicanossasenhoragracas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Distrito de Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3171/006iluminacaopublicapequia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Distrito de Pequiá.</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3172/007iluminacaopublicaquilombo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Bairro do Quilombo.</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3173/008iluminacaopublicaguanabara.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Bairro do Guanabara.</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3174/010iluminacaopublicavilanova.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção na Iluminação Pública nos postes que se encontram com suas lâmpadas apagadas no Bairro Ferreira Vale.</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3175/011podadearvoresvilanovanair.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de poda das árvores no bairro da Vila Nova nas proximidades da lanchonete na Nair Casate, assim atendendo ao pedido dos moradores da localidade, garantindo assim maior segurança para todos.</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Emerson da Silva Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_001_2026_santissima_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção e retirada do barro da ponte do Córrego da reserva, no distrito de Santíssima Trindade.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Jonathan Bonfante Moreira</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_58-_vereador_jonathan.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA DETERMINADO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS URBANOS O SENHOR LEANDRO LINO DA SILVA, JUNTAMENTE COM SUA EQUIPE DE TRABALHO QUE PROVIDENCIE A MELHORA NO SISTEMA DE CAPTAÇÃO DE ÁGUA FLUVIAL E A CONSTRUÇÃO DE BOCAS DE LOBO NO BAIRRO GUANABARA.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3202/indicacao_57_-_vereador_jonathan.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS URBANOS O SR. LEANDRO LINO DA SILVA, JUNTAMENTE COM SUA EQUIPE DE TRABALHO QUE PROVIDENCIE A REFORMA COMPLETA DA PONTE NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO PRODUTOR FERNANDO, NA LOCALIDADE DE ALTO TRINDADE.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Romário Batista Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3152/proj_lei_complementar_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2.137/2008.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>Paulo Henrique Leocádio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3158/projleicomp_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA DISPOSITIVO NA LEI COMPLEMENTAR Nº 50/2025</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3157/projleiord_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO ANUAL.</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3154/proj_lei_ordinaria_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3155/proj_lei_ordinaria_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3156/proj_lei_ordinaria_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3161/proj_lei_ordinaria_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.152/2025.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3162/proj_lei_ordinaria_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>3163</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3163/proj_lei_ordinaria_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3164/proj_lei_ordinaria_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3165/proj_lei_ordinaria_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>3178</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3178/proj_lei_ordinaria_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO – CMDE E O FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO – FMDE NO MUNICÍPIO DE IÚNA/ES.</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3179/proj_lei_ordinaria_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PARQUE NATURAL MUNICIPAL JOVELINO NUNES.</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3182/proj_lei_ordinaria_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.015/2022.</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3183/proj_lei_ordinaria_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.023/2022.</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3184/proj_lei_ordinaria_14_2026.pdf</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3185/proj_lei_ordinaria_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O BENEFÍCIO EVENTUAL EMERGENCIAL EM PECÚNIA NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE IÚNA.</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3186/proj_lei_ordinaria_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Mês Cívico-Turístico, dispõe sobre o incentivo à abordagem da história e da cultura local e regional no ensino municipal de Iúna, estimula a_x000D_
+realização anual do Desfile Escolar Cívico-Cultural e define a Avenida Deputado João Rios como Eixo Cívico-Turístico do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3187/proj_lei_ordinario_17_2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL”.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3190/proj_lei_ordinaria_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI QUE DISPÕE SOBRE A VACINAÇÃO DOMICILIAR.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3191/proj_lei_ordinaria_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Adilson Luis Da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3195/proj_lei_ordinaria_20_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DENOMINAÇÃO DE CRECHE.</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3196/proj_lei_ordinaria_21_2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL No 3.078/2023”.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_ordinaria_22_2026.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IÚNA O EVENTO UMIMOBRART – UNIÃO DE MOCIDADES DAS IGREJAS QUE MILITAM NA OBRA DA RESTAURAÇÃO DE TUDO.”</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Edson Marcio de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3176/requerimento_01_-_mocao_de_aplausos_ao_senhor_alonso_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao senhor Alonso Pereira da Silva, carinhosamente conhecido como “Loló, o Carroceiro”, em reconhecimento aos relevantes serviços prestados ao Município de Iúna ao longo de sua trajetória.</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à 1ª Igreja Assembleia de Deus de Iúna, em reconhecimento à realização da conferência promovida nos dias 20 a 22 de fevereiro de 2026, neste Município.</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3180/requerimento_mocao_de_aplausos_a_dra_gabriela_metedi_leite.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Dra. Gabriela Matedi Leite, em reconhecimento ao seu trabalho de excelência e compromisso com a saúde pública em nosso município.</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>João Marcos Dalvi Gava</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3193/requerimento_-06-joao_marcos.docx</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos acerca da responsabilidade da Prefeitura Municipal de Iúna quanto aos 5.000 m² de materiais de calçamento doados pela SEAG (Secretaria de Estado da Agricultura, Abastecimento, Aquicultura e Pesca) para a comunidade do Rio Claro.</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3194/requerimento_04_-_oficio_ao_senador_fabiano_contarato.pdf</t>
+  </si>
+  <si>
+    <t>Ofício em agradecimento ao senador Fabiano Contarato em reconhecimento à destinação de recursos no valor de R$ 200.000,00 (duzentos mil reais) ao Conselho Tutelar do município de Iúna.</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3198/mocao_de_pesar_de_sra._deijanira_martins.docx</t>
+  </si>
+  <si>
+    <t>Requer que, após ouvido o Plenário, seja registrado nos anais deste Poder Legislativo Municipal voto de profundo pesar pelo falecimento da Sra. Deijanira Martins, que deixa saudades entre seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3199/requerimento_-06-.docx</t>
+  </si>
+  <si>
+    <t>Requer a Vossa Excelência, após ouvido o Plenário, que seja registrado nos anais deste Poder Legislativo Municipal e encaminhado à Secretaria de Interior e Transporte, solicitando esclarecimentos acerca da responsabilidade da Prefeitura Municipal de Iúna quanto aos 5.000 m² de materiais de calçamento doados pela SEAG (Secretaria de Estado da Agricultura, Abastecimento, Aquicultura e Pesca) para a comunidade do Rio Claro._x000D_
+_x000D_
+Questiona-se:_x000D_
+•	Quantos metros quadrados já foram executados? _x000D_
+•	O destino dado ao restante desses materiais, tendo em vista a existência de denúncias sobre o possível desaparecimento dos mesmos._x000D_
+•	Requer-se esclarecer se houve remanejamento autorizado por parte dessa Secretaria desses materiais para outras localidades do município e, em caso positivo, quais foram as localidades beneficiadas?_x000D_
+•	Qual a previsão para a retomada e conclusão da obra de calçamento na comunidade do Rio Claro?</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, Jonathan Bonfante Moreira</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_de_pesar_marcio_muniz_de_mello.docx</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Sr. Marcio Muniz de Mello, que deixa saudades entre seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3160/mocao_pesar_02-2026_leontina_rodrigues_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência, após ouvido o Plenário, que seja registrado nos anais deste Poder Legislativo Municipal voto de profundo pesar pelo falecimento da Sra. Leontina Rodrigues da Silva, que deixa saudades entre seus familiares e amigos.</t>
+  </si>
+  <si>
     <t>3159</t>
   </si>
   <si>
-    <t>2026</t>
-[...14 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3159/mocao_aplausos_01-2026_joao_marcos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3159/mocao_aplausos_01-2026_joao_marcos.pdf</t>
   </si>
   <si>
     <t>João Marcos Dalvi Gava, vereador do município de lúna, no uso de suas atribuições legais e regimentais requerem a Vossa Excelência, depois de ouvido o plenário, que registre nos anais deste Poder Legislativo Municipal Moção de Aplausos ao Sr. Antônio Leandro de Araújo, pelos seus 94 anos de sua trajetória de vida, com integridade e dedicação a familiares e amigos.</t>
   </si>
   <si>
-    <t>3160</t>
-[...119 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3164/proj_lei_ordinaria_08_2026.pdf</t>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, Emmanuel Garcia de Amorim, Jonathan Bonfante Moreira</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3201/requerimento_-_mocao_de_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER MOÇÃO DE APLAUSOS AO SR. THIAGO MOTTA ALVES, ENGENHEIRO DE MINAS, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE, ESPECIALMENTE POR SUA ATUAÇÃO NA ÁREA DE MINERAÇÃO NO MUNICÍPIO DE IÚNA, DESTACANDO-SE POR SUA COMPETÊNCIA TÉCNICA, DEDICAÇÃO E RESPONSABILIDADE NO EXERCÍCIO DE SUAS ATIVIDADES, CONTRIBUINDO DE FORMA SIGNIFICATIVA PARA O DESENVOLVIMENTO LOCAL.</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_03_-_mocao_de_aplausos_a_assiudes_e_a_tereza_toyoko_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Edson Márcio de Almeida, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o plenário, que seja _x000D_
+registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos à ASSIUDES e à presidente de honra e fundadora Tereza Toyoko Onuki de Castro, pelos 33 anos desenvolvendo um importante trabalho social que contribui para o bem-estar da população, especialmente de crianças e famílias em situação de vulnerabilidade. Ressalta-se a dedicação da presidente de honra e fundadora, Tereza Toyoko Onuki de Castro, cuja atuação foi e é fundamental para a criação e fortalecimento da instituição.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -528,67 +959,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3159/mocao_aplausos_01-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3160/mocao_pesar_02-2026_leontina_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3152/proj_lei_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3158/projleicomp_02_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3157/projleiord_01_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3154/proj_lei_ordinaria_002_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3155/proj_lei_ordinaria_003_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3156/proj_lei_ordinaria_004_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3161/proj_lei_ordinaria_05_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3162/proj_lei_ordinaria_06_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3163/proj_lei_ordinaria_07_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3164/proj_lei_ordinaria_08_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3188/emenda_01-2026_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3189/emenda_02-2026_modificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3166/001ensaibramentovilaguedes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3167/002iluminacaopublicasantissimatrindade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3168/003iluminacaopublicavilanova.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3169/004iluminacaopublicavilanova.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3170/005iluminacaopublicanossasenhoragracas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3171/006iluminacaopublicapequia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3172/007iluminacaopublicaquilombo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3173/008iluminacaopublicaguanabara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3174/010iluminacaopublicavilanova.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3175/011podadearvoresvilanovanair.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3181/indicacao_001_2026_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_58-_vereador_jonathan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3202/indicacao_57_-_vereador_jonathan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3152/proj_lei_complementar_01_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3158/projleicomp_02_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3157/projleiord_01_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3154/proj_lei_ordinaria_002_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3155/proj_lei_ordinaria_003_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3156/proj_lei_ordinaria_004_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3161/proj_lei_ordinaria_05_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3162/proj_lei_ordinaria_06_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3163/proj_lei_ordinaria_07_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3164/proj_lei_ordinaria_08_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3165/proj_lei_ordinaria_09_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3178/proj_lei_ordinaria_10_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3179/proj_lei_ordinaria_11_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3182/proj_lei_ordinaria_12_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3183/proj_lei_ordinaria_13_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3184/proj_lei_ordinaria_14_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3185/proj_lei_ordinaria_15_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3186/proj_lei_ordinaria_16_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3187/proj_lei_ordinario_17_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3190/proj_lei_ordinaria_18_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3191/proj_lei_ordinaria_19_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3195/proj_lei_ordinaria_20_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3196/proj_lei_ordinaria_21_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_ordinaria_22_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3176/requerimento_01_-_mocao_de_aplausos_ao_senhor_alonso_pereira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3180/requerimento_mocao_de_aplausos_a_dra_gabriela_metedi_leite.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3193/requerimento_-06-joao_marcos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3194/requerimento_04_-_oficio_ao_senador_fabiano_contarato.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3198/mocao_de_pesar_de_sra._deijanira_martins.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3199/requerimento_-06-.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3192/mocao_de_pesar_marcio_muniz_de_mello.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3160/mocao_pesar_02-2026_leontina_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3159/mocao_aplausos_01-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3201/requerimento_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2026/3203/requerimento_03_-_mocao_de_aplausos_a_assiudes_e_a_tereza_toyoko_-_copia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -669,281 +1100,1334 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>83</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>87</v>
+      </c>
+      <c r="E20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>35</v>
+      </c>
+      <c r="D22" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" t="s">
+        <v>79</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" t="s">
+        <v>88</v>
+      </c>
+      <c r="F26" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" t="s">
+        <v>88</v>
+      </c>
+      <c r="F27" t="s">
+        <v>79</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" t="s">
+        <v>88</v>
+      </c>
+      <c r="F28" t="s">
+        <v>79</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H28" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" t="s">
+        <v>88</v>
+      </c>
+      <c r="F30" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H30" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" t="s">
+        <v>88</v>
+      </c>
+      <c r="F31" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" t="s">
+        <v>79</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
+      <c r="E33" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" t="s">
+        <v>79</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H33" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" t="s">
+        <v>88</v>
+      </c>
+      <c r="F34" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F35" t="s">
+        <v>79</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H35" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>136</v>
+      </c>
+      <c r="D36" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" t="s">
+        <v>88</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H36" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" t="s">
+        <v>88</v>
+      </c>
+      <c r="F37" t="s">
+        <v>79</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H37" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" t="s">
+        <v>88</v>
+      </c>
+      <c r="F38" t="s">
+        <v>144</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H38" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>147</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F39" t="s">
+        <v>79</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H39" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>152</v>
+      </c>
+      <c r="D40" t="s">
+        <v>87</v>
+      </c>
+      <c r="E40" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" t="s">
+        <v>153</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H40" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>159</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H41" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" t="s">
+        <v>158</v>
+      </c>
+      <c r="F42" t="s">
+        <v>159</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" t="s">
+        <v>64</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" t="s">
+        <v>169</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H44" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>159</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>153</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" t="s">
+        <v>158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>169</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H47" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" t="s">
+        <v>182</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H48" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>55</v>
+      </c>
+      <c r="D49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" t="s">
+        <v>153</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>59</v>
+      </c>
+      <c r="D50" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" t="s">
+        <v>158</v>
+      </c>
+      <c r="F50" t="s">
+        <v>169</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H50" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>63</v>
+      </c>
+      <c r="D51" t="s">
+        <v>157</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>192</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H51" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>68</v>
+      </c>
+      <c r="D52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" t="s">
+        <v>159</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>