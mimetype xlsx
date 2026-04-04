--- v0 (2025-11-16)
+++ v1 (2026-04-04)
@@ -10,2532 +10,2866 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1838" uniqueCount="820">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2117" uniqueCount="927">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>CFOOSP - Comissão de Finanças, Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2959/decr_legislativo_01_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2959/decr_legislativo_01_2025.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAL DE PREFEITO, ANO DE 2023.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3028/decr_legislativo_02_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3028/decr_legislativo_02_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA DIÁCONO DAVID SALOMÃO.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3089/proj_decreto_03_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3089/proj_decreto_03_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA SUBTENENTE PAULO SÉRGIO TORQUATO LEPRE.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3103/decr_legislativo_04_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3103/decr_legislativo_04_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IUNENSE DE 2025.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3104/decr_legislativo_05_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3104/decr_legislativo_05_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE IUNENSE PRESENTE DE 2025.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3105/decr_legislativo_06_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3105/decr_legislativo_06_2025.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3106/decr_legislativo_07_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3106/decr_legislativo_07_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA PARLAMENTAR DO RIO PARDO DE 2025.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda à Projeto de Lei</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva, Arilson Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_01_2025_ao_proj_lei_complementar_02_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_01_2025_ao_proj_lei_complementar_02_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA OS VALORES DOS NÍVEIS II E III DO ANEXO III DO PROJETO DE LEI COMPLEMENTAR 02/2025.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Edson Marcio de Almeida, Emmanuel Garcia de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_02_ao_proj_lei_ordinaria_17_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_02_ao_proj_lei_ordinaria_17_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 7º DO PROJETO DE LEI Nº 17/2025</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim, Emerson da Silva Santos, Jonathan Bonfante Moreira, Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3042/emenda_03_ao_proj_lei_ordinaria_26_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3042/emenda_03_ao_proj_lei_ordinaria_26_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 22 DO PROJETO DE LEI ORDINÁRIA 26 2025 DIRETRIZES ORÇAMENTÁRIAS, PARA ORÇAMENTO 2026.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3095/emenda_04_ao_proj_lei_ordinaria_35_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3095/emenda_04_ao_proj_lei_ordinaria_35_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART° 1 DA LEI N° 3140/2025</t>
   </si>
   <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>Emmanuel Garcia de Amorim</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3131/emenda_05_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>AMPLIAÇÃO E MELHORIA DE INCLUSÃO E ACOLHIMENTO A TODOS AUTISTAS.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3132/emenda_06_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DA CAPELA MORTUÁRIA NO DISTRITO DE NOSSA SENHORA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3133/emenda_07_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>EVENTO ESPORTIVO WUSHU SANDA.</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3134/emenda_08_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>EVENTO ESPORTIVO MOTOCROSS.</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3135/emenda_09_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>EVENTO ESPORTIVO CORRIDA DE RUA E DUATHLON.</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3136/emenda_10_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE COLABORAÇÃO A ENTIDADES ATEN. MÉDICO HOSPITALAR DE URGÊNCIA E EMERGÊNCIA.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3137/emenda_11_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>SUPRIMI O ARTIGO 6º  E SEUS PARÁGRAFOS 1º E 2º DO PROJETO DE LEI ORDINÁRIA 40 2025.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3138/emenda_12_ao_proj_lei_ordinaria_40_2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O ARTIGO 5º DO PROJETO DE LEI ORODINÁRIA 40 2025.</t>
+  </si>
+  <si>
     <t>2881</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2881/09012025_indicacao_ponte_corrego_bonsucesso.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2881/09012025_indicacao_ponte_corrego_bonsucesso.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Interior e Transporte da Municipalidade, Senhor Adriano Salviete da Silva, que seja realizada a recuperação da ponte do Córrego Bom Sucesso, localizada próximo ao campo. A medida é de extrema importância, pois, a ponte apresenta sinais de deterioração e desgaste, oferecendo risco à segurança dos moradores e visitantes da região, além de dificultar o tráfego de veículos e pedestres. A recuperação da infraestrutura da ponte é necessária para garantir a segurança e o bom fluxo de tráfego, especialmente em períodos de maior movimento.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2882/09012025_indicacao_chamada_concurso.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2882/09012025_indicacao_chamada_concurso.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Chefe de Gabinete da Municipalidade, Senhor Raphael José Vieira Amorim, que realize a chamada do concurso edital nº01, que se destina ao provimento de vagas para cargos de Nível Superior, Nível Médio e Nível Fundamental, além de formação de cadastro de reserva, realizado no ano de 2024.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2883/09012025_indicacao_transporte_de_alunos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2883/09012025_indicacao_transporte_de_alunos.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Educação da Municipalidade, Senhor Breno Vinicius da Silva Oliveira, que coloque em vigor a lei 3.083, de 22/12/2023, que autoriza o município de lúna/ES a conceder o auxílio transporte aos alunos de ensino médio matriculados no Instituto Federal do Espírito Santo (IFES) e alunos matriculados em curso superior devidamente autorizado pelo MEC (Ministério da Educação).</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>Emmanuel Garcia de Amorim</t>
-[...2 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_05-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_05-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar manutenção na tampa do bueiro na Avenida Ademar Vieira da Cunha.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/</t>
+    <t>http://sapl.iuna.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação para fazer os devidos reparos no asfalto na Avenida José Luiz de Castro no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_07-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_07-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para realizar lavagem com caminhão pipa na Rua Militino Jose de Lima.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>Helton Amorim Cunha</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2900/helton_-_indicacao_-_limpeza_ciclovia_perdicao.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2900/helton_-_indicacao_-_limpeza_ciclovia_perdicao.docx</t>
   </si>
   <si>
     <t>Indicação para que providencie junto a sua equipe de trabalho a limpeza da ciclovia sentido a Nossa Senhora das Graças, tendo em vista que a mesma se encontra com muito mato e lixo, prejudicando os moradores que tentam praticar atividades físicas no local.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2901/helton_-_indicacao_-_poda_de_arvore_bairro_nossa_senhora_da_penha.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2901/helton_-_indicacao_-_poda_de_arvore_bairro_nossa_senhora_da_penha.docx</t>
   </si>
   <si>
     <t>Indicação para que providencie juntamente com a edp a poda da arvore localizada na Rua Elisa Barros da Fonseca, bairro Nossa Senhora da Penha, próximo ao bazar da Lena.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2902/helton_-_indicacao_-_reparo_ponte_perdicao.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2902/helton_-_indicacao_-_reparo_ponte_perdicao.docx</t>
   </si>
   <si>
     <t>Indicação para que efetue o reparo da ponte localizada em Nossa Senhora das Graças, depois da chácara Beijo Fontoura, tendo em vista que a ponte está caindo e já aconteceram acidentes no local.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Jonathan Bonfante Moreira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2905/05022025_indicacao_patrolamento_brauna_a_pedra_rocha_santa_clara_do_caparao.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2905/05022025_indicacao_patrolamento_brauna_a_pedra_rocha_santa_clara_do_caparao.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que determine ao Secretário de Interior, o senhor HUALITON OLIVEIRA DA SILVA, juntamente com sua equipe de trabalho que providencie PATROLAMENTO, no córrego da Braúna até Pedra Rocha na comunidade dos Pilões em Santa Clara do Caparaó.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2906/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani_2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2906/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani_2.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que determine ao Secretário Municipal de Infraestrutura e Serviços Urbanos o senhor LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública da Rua Francisco Augusto de Castro, bairro Quilombo, próximo ao bar da Marluce perto MERCEARIA DO GEOVANI.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2907/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2907/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que determine ao Secretário Municipal de Infraestrutura e Serviços Urbanos o senhor LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da Rua Florentino P. Moreira, bairro Quilombo, próximo a MERCEARIA DO GEOVANI.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2911/12022025_indicacao01_iluminacao_perto_colegio_renascer.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2911/12022025_indicacao01_iluminacao_perto_colegio_renascer.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que determine ao Secretário Municipal de Infraestrutura e Serviços Urbanos, Senhor LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública da Rua Jose Luiz de Castro, bairro Vila Nova, em frente ao colégio Renascer.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2912/18022025_indicacao_manuntecao_da_rua_em_frente_a_escola_de__laranja_da_terra.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2912/18022025_indicacao_manuntecao_da_rua_em_frente_a_escola_de__laranja_da_terra.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que determine ao Secretário Municipal de Infraestrutura e Serviços Urbanos o senhor LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho que providencie a manutenção do CALÇAMENTO RURAL, na rua principal em frente à Escola Municipal de Ensino Fundamental Luiz Moises Heringer da comunidade em Laranja da Terra.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2918/23012025_paulinho_-_indicacao_2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2918/23012025_paulinho_-_indicacao_2.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Meio Ambiente de Municipalidade, Senhor Manoel Arcangelo Rafael Gomes, que encaminhe sua equipe de trabalho até a Rua Joaquim Pedro.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2919/23012025_paulinho_-_indicacao_3.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2919/23012025_paulinho_-_indicacao_3.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Educação, que encaminhe sua equipe de trabalho até a Escola Lenilce, localizada nas proximidades da Fazenda dos Tebas.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2923/30012025_paulinho_-_indicacao_1.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2923/30012025_paulinho_-_indicacao_1.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, que providencie juntamente com sua equipe de trabalho, ações imediatas para desobstrução de bueiros localizados na Rua Alcino Gonçalves Bastos.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2924/30012025_paulinho_-_indicacao_4.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2924/30012025_paulinho_-_indicacao_4.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao secretário de obras, que providência com urgência a reparação do calçamento localizado na Rua Alcino Gonçalves Bastos.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2927/08deolindaarmariosnaescola.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2927/08deolindaarmariosnaescola.docx</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação e Esportes Senhor Breno Oliveira, que seja providenciado armários multiusos para serem instalados na “EMEF” Deolinda Amorim de Oliveira, para a guarda dos livros didáticos pelos alunos da escola.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2928/09reparonobairroguanabara.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2928/09reparonobairroguanabara.docx</t>
   </si>
   <si>
     <t>Indicação ao Secretário de infraestrutura e obras, Senhor Leandro Lino da Silva, que seja providenciado o devido reparo na Avenida Vereador Genésio Silveira, no bairro Guanabara, no qual uma enorme cratera se abriu em uma das vias pública, trazendo grande risco para os cidadãos que transitam por essa avenida.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Arilson Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2946/24032025_indicacao_troca_de_lampada_01.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2946/24032025_indicacao_troca_de_lampada_01.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Infraestrutura e serviços urbanos, Senhor Leandro Lino da Silva (Lulinha),juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública na Avenida Amintas Osório de Matos, em frente ao depósito da AGROIN, também na mesma avenida o poste em frente ao letreiro de Iúna, em direção a ponte.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2947/24032025_indicacao_troca_de_lampada_02.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2947/24032025_indicacao_troca_de_lampada_02.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Infraestrutura e serviços urbanos, Senhor Leandro Lino da Silva (Lulinha),juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública na Rua Acendino Silva, Ferreira Vale ( ao lado do depósito do supermercado Central).</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2948/25032025_indicacao_pode_de_arvore.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2948/25032025_indicacao_pode_de_arvore.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza pública o Senhor Manoel Rafael Gomes ,juntamente com sua equipe de trabalho que providencie a PODA DE UMA ÁRVORE, na Rua Maria Ribeiro Florindo, no Bairro Nossa Senhora da Penha, segundo relato de alguns moradores, a mesma, está atrapalhando na iluminação da rua.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2949/25032025_indicacaopraca_nego_tiao.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2949/25032025_indicacaopraca_nego_tiao.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Infraestrutura e serviços urbanos, Senhor Leandro Lino da Silva (Lulinha), juntamente com sua equipe de trabalho que providencie a REFORMA DA PRAÇA ONOFRE PEDRO DOS SANTOS (PRAÇA NEGO TIÃO).</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2950/31032025_indicacao_rua_miguel_luciano.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2950/31032025_indicacao_rua_miguel_luciano.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Infraestrutura e serviços urbanos, Senhor Leandro Lino da Silva (Lulinha), juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública na Rua Miguel Luciano da Silva, no Bairro Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2951/31032025_indicacao_rua_odineir.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2951/31032025_indicacao_rua_odineir.pdf</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2952/01042025_romildo_fontoura.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2952/01042025_romildo_fontoura.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Interior e Transporte, Senhor Huáliton que faça o ENSAIBRAMENTO e PATRULHAMENTO,na estrada vicinais no loteamento do Senhor Romildo Fontoura, depois do Distrito de Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2953/01042025_morro_ze_ventura.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2953/01042025_morro_ze_ventura.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Limpeza pública e Meio Ambiente, o Senhor Manoel Rafael Gomes, que seja colocada 3 placas de sinalização de Proibido Jogar Lixo, na subida do morro do Zé Ventura.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2954/07042025_indicacao_troca_de_lampada_apae.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2954/07042025_indicacao_troca_de_lampada_apae.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário Municipal de Infraestrutura e serviços urbanos, Senhor Leandro Lino da Silva (Lulinha),juntamente com sua equipe de trabalho que providencie a MANUTENÇÃO E REPAROS da iluminação pública na Avenida Wellington Firmino do Carmo, S/N, em frente a APAE, bairro Vale Verde.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2968/arilson_-_indicacao_12.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2968/arilson_-_indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Huáliton que seja determinado ao Secretário Municipal de Interior e Transporte, Senhor Huáliton que faça o ENSAIBRAMENTO E PATROLHAMENTO, nas estradas vicinais que vai para o Senhor Ronaldo Rosa e Senhor José Luiz Borges.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2969/arilson_-_indicacao_13.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2969/arilson_-_indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Huáliton que faça o ENSAIBRAMENTO e PATROLHAMENTO, na estrada da Barra em Nossa Senhora das Graças, indo para o Sítio da Senhora Rener e Senhor Manoel Ferreira.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2970/arilson_-_indicacao_14.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2970/arilson_-_indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Huáliton que faça o PATROLHAMENTO, em Vargem Alegre, na estrada que liga a estrada do Senhor Gilson Mota.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_15.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_15.docx</t>
   </si>
   <si>
     <t>Indica que faça o PATROLHAMENTO E ENSAIBRAMENTO, na estrada que liga Uberaba ao Córrego Sabiá, divisa de Iúna com Irupi, estrada da antiga escola técnica.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2972/arilson_-_indicacao_16.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2972/arilson_-_indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Leandro Lino da Silva (Lulinha) que providencie a MANUTENÇÃO E REPAROS da iluminação pública na Rua Militino José de Lima, bairro do pito,perto da casa do Gelo.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2973/arilson_-_indicacao_17.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2973/arilson_-_indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Huáliton, que faça o PATROLHAMENTO E ENSAIBRAMENTO, nas estradas vicinais que liga cruz coberta ao distrito de Santíssima Trindade, passando pela propriedade do Senhor Naldo Zé Grande.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_28.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_28.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine ao Secretário de Obras, Sr. LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho, que providenciem, com a maior urgência, a ligação da rede de esgoto das casas e comércios localizados na referida comunidade. A solicitação é feita a pedido dos moradores Michele Cassine e Bruno Cassine, que relatam as dificuldades causadas pela obra e a necessidade de solução imediata para o correto escoamento do esgoto.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2981/camara_municipal_de_iuna.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2981/camara_municipal_de_iuna.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Infraestrutura e Serviços Urbanesa da municipalidade, Senhor Leandro Lino de Silva a instalação da placa em homenagem ao senhor Valdir Rodrigues dos Santos, carinhosamente conhecido como Valdir Borracheiro, na praça que leva o seu nome.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2982/camara_municipal_de_iuna_2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2982/camara_municipal_de_iuna_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leandro Lino de Silva, que faça a substituição as lampadas queimadas no loteamento Cidade Nova tendo em vista que a falta de iluminação tem deixado as ruas completamente escuras, comprometendo a segurança e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_jonathan_28052025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_jonathan_28052025.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção e reforma da ponte na comunidade de Caeté, na propriedade do produtor rural Lair Trança, em Santa Clara.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_jonathan_2_28052025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_jonathan_2_28052025.pdf</t>
   </si>
   <si>
     <t>Indica que estudem a possibilidade de fazer a troca das manilhas existentes no bueiro por uma ponte, devido à grande quantidade de água que passa no córrego na comunidade dos Pilões, na propriedade do produtor rural Poeirinha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_jonathan_3_28052025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_jonathan_3_28052025.pdf</t>
   </si>
   <si>
     <t>Indica que providencie a substituição das vigas e dos pranchões da ponte na estrada principal da comunidade dos Pilões, na propriedade do produtor rural Poeirinha.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>João Marcos Dalvi Gava</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2992/ind._1.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2992/ind._1.docx</t>
   </si>
   <si>
     <t>Indica que providencie compra de matérias em geral para captação de agua (tubos, reservatórios de agua, conexões e outros), para as regiões do Rio Claro, Santíssima Trindade, São João do Príncipe, Laranja da Terra e Santa Clara do Urbano</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao1.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao1.docx</t>
   </si>
   <si>
     <t>Indica compras de materiais em geral (tubos, conexões e outros) para drenagem do esgoto que está a ‘’céu aberto’’, no Distrito de São João do Príncipe.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2994/camara_municipal_de_iuna_3.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2994/camara_municipal_de_iuna_3.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizados reparos no teto e nas infiltrações do Centro de Convivência dos Idosos, localizado no bairro Ferreira Vale uma vez que, em dias de chuva, o local sofre alagamentos, colocando em risco a segurança e o bem-estar dos idosos que frequentam o espaço regularmente.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Adimilson de Sousa, Emmanuel Garcia de Amorim, Jonathan Bonfante Moreira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2995/a_reforma_da_quadra_dos_vestiarios_banheiros_e_uma_rampa_de_acesso_que_liga_a_quadra_a_escola_maria_barros_hostis_localizada_no_distrito_de_sao_joao_do_principe..docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2995/a_reforma_da_quadra_dos_vestiarios_banheiros_e_uma_rampa_de_acesso_que_liga_a_quadra_a_escola_maria_barros_hostis_localizada_no_distrito_de_sao_joao_do_principe..docx</t>
   </si>
   <si>
     <t>Indica a reforma da quadra, dos vestiários, banheiros, e uma rampa de acesso que liga a quadra à Escola Maria Barros Hostis, localizada no Distrito de São João do Príncipe.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3009/19vazamentodoesgotobairroquilombo.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3009/19vazamentodoesgotobairroquilombo.docx</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Meio Ambiente e Limpeza Pública, Senhor Manoel Arcangelo Rafael Gomes, a efetuar a lavagem da Rua Astrogildo Silveira no bairro Quilombo, perto do bar da Joana, devido ao vazamento do esgoto levando um grande mau cheiro e gerando desconforto para os moradores.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_18_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_18_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a PODA DE UMA ÁRVORE, na Rua Francisco Augusto de Castro, em frente a Mercearia do Russo.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_19_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_19_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a PODA DE ÁRVORES, ao redor do campo de futebol, no Distrito de Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_20_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_20_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a PODA DE UMA ÁRVORE, na Rua José Pedro Gonçalves, ao lado da casa da Dede Professora, a pedido do morador Welligton da Farmácia.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_21_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_21_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a LIMPEZA E LAVAGEM DAS RUAS, no Distrito de Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_22_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_22_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a LAVAGEM DA RUA ALAIR DE SOUZA no Bairro Quilombo, a pedido da moradora Elza, e demais moradores, onde relatam que está com muito saibro, com isso, causando transtornos aos moradores, com poeira e problemas de saúde.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_23_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_23_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que providencie a PODA DE UMA ÁRVORE, na Rua José Bonifácio de Souza, em frente à casa do João Batista Gonçalves (João da Cássia).</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_24_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_24_arilson.pdf</t>
   </si>
   <si>
     <t>Seja determinado ao Secretário Municipal de Meio Ambiente e Limpeza Pública o Senhor Manoel Rafael Gomes, juntamente com sua equipe de trabalho que faça a RETIRADA DE ENTULHO, na quadra da Igreja Matriz e no terreno ao lado.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_05-2025_joao_marcos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_05-2025_joao_marcos.pdf</t>
   </si>
   <si>
     <t>Que seja colocado o alambrado da Escola da comunidade de Terra Corrida, já que o mesmo se encontra no local desde o ano de 2024 e ainda não foi instalado.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_22-2025_-_emmanuel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_22-2025_-_emmanuel.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a poda das árvores nas proximidades do campo do distrito de Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_23-2025_-_emmanuel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_23-2025_-_emmanuel.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o ensaibramento na estrada no Alto Trindade, após a associação, no morro que liga a casa da senhora Olenice.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_26-2025_-_emmanuel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_26-2025_-_emmanuel.pdf</t>
   </si>
   <si>
     <t>Indica que possa viabilizar uma equipe de enfermagem para realização de vacinas da gripe nas creches de nosso município.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_27-2025_-_emmanuel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_27-2025_-_emmanuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na iluminação pública na Rua 9 da Cidade Nova, no qual se encontra com os postes de iluminação pública com diversas lâmpadas queimadas.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_28-2025_-_emmanuel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_28-2025_-_emmanuel.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado manilhamento em Pequiá, na zona rural.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_1.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_1.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DETERMINADO AO SECRETÁRIO DE INTERIOR E TRANSPORTE, HUALITON OLIVEIRA DA SILVA, QUE POSSA REALIZAR MANILHAMENTO EM PEQUIÁ, NA ZONA RURAL PARA MELHORAR O ACESSO DA COMUNIDADE, GARANTINDO UM MELHOR ACESSO E SEGURANÇA DE TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_2.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DETERMINADO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS URBANOS, SENHOR LEANDRO LINO DA SILVA, A REALIZAR A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA 9 DA CIDADE NOVA, NO QUAL SE ENCONTRA COM OS POSTES DE ILUMINAÇÃO PÚBLICA COM DIVERSAS LÂMPADAS QUEIMADAS. OCASIONANDO UM GRANDE TRANSTORNO AOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3035/indicacao_3.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3035/indicacao_3.pdf</t>
   </si>
   <si>
     <t>SEJA DETERMINADO A SECRETÁRIA MUNICIPAL DE SAÚDE, SENHORA ADIADIA BEBEANI PROVETTI JACINTO, PARA QUE POSSA VIABILIZAR UMA EQUIPE DE ENFERMAGEM PARA REALIZAÇÃO DE VACINAS DA GRIPE NAS CRECHES DE NOSSO MUNICÍPIO, POIS, SABEMOS QUE A ADESÃO PARA VACINA ESTÁ MUITO BAIXA, E LEVANDO AS VACINAS ATÉ ESSE PÚBLICO, PODEREMOS MELHORAR O NÚMERO DE PESSOAS VACINADAS E ASSIM EVITANDO MAIORES AGRAVOS A SAÚDE.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_4.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_4.pdf</t>
   </si>
   <si>
     <t>SEJA DETERMINADO AO SECRETÁRIO DE INTERIOR E TRANSPORTE, HUALITON OLIVEIRA DA SILVA, QUE POSSA REALIZAR O ENSAIBRAMENTO NA ESTRADA DO ALTO TRINDADE, APÓS A ASSOCIAÇÃO, NO MORRO QUE LIGA A CASA DA SENHORA OLENICE, ATENDENDO AO PEDIDO DOS MORADORES DA LOCALIDADE, MELHORANDO ASSIM O ACESSO E A SEGURANÇA DAS ESTRADAS.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_5.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_5.pdf</t>
   </si>
   <si>
     <t>SEJA DETERMINADO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E LIMPEZA PÚBLICA, SENHOR MANOEL ANCANGELO RAFAEL GOMES, PARA QUE POSSA REALIZAR A PODA DAS ÁRVORES NAS PROXIMIDADES DO CAMPO DO DISTRITO DE NOSSA SENHORA DAS GRAÇAS, ASSIM ATENDENDO AO PEDIDO DOS ATLETAS AMADORES QUE UTILIZAM O ESPAÇO PARA PRÁTICA ESPORTIVA, GARANTINDO ASSIM MAIOR SEGURANÇA PARA TODOS.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_-_lavagem_rodoviaria_helton.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_-_lavagem_rodoviaria_helton.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Meio Ambiente e Limpeza Pública da Municipalidade, Senhor Manoel Arcângelo Rafael Gomes, que providencie juntamente com sua equipe de trabalho, a lavagem da Avenida Presidente Getulio Vargas, principalmente na grama das proximidades da rodoviária e de preferência duas vezes ao dia.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_19-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica a lavagem da Rua Astrogildo Silveira no Bairro do Quilombo, perto do bar da Joana.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_20-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_20-2025.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de e limpeza de entulho no bairro Vila Nova ao lado da lanchonete Nair Casate.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_23-2025_compressed.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_23-2025_compressed.pdf</t>
   </si>
   <si>
     <t>Indica o ensaibramento na estrada no Alto Trindade, após a associação, no morro que liga a casa da senhora Olenice.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_24-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_24-2025.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de Saúde Ariadia Bebeani Provetti Jacinto, que possa viabilizar uma equipe de enfermagem para realizar vacina da gripe nas creches municipais.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_25-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Interior e Transporte, Hualiton Oliveira da Silva, que possa realizar Manilhamento em Pequiá, na zona rural.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_27-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica que possa ser trocada as lâmpadas da Rua 9 da Cidade Nova.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_29-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_29-2025.pdf</t>
   </si>
   <si>
     <t>Indica que possa fazer reparo na Av. Ademar Vieira da Cunha, no Bairro Vila Nova, próximo a Caverna do brilho.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Que determine ao Secretário de Obras, Senhor LEANDRO LINO DA SILVA, a reforma de duas pontes localizadas na comunidade do Canta Missa, em Laranja da Terra, a pedido da comunidade, Elisangela e Geso.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3062/emmanuel__30limpezadaruasantissimatrindade.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3062/emmanuel__30limpezadaruasantissimatrindade.docx</t>
   </si>
   <si>
     <t>Indica Senhor Manoel Arcangelo Rafael Gomes, para que possa realizar a limpeza da rua, no distrito de Santíssima Trindade. Assim se faz necessário em caráter de urgência o atendimento aos moradores dessa localidade.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3063/emmanuel_31construcaotampabueirotrindade.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3063/emmanuel_31construcaotampabueirotrindade.docx</t>
   </si>
   <si>
     <t>Indica o senhor Leandro Lino da Silva, a realizar construção de duas tampas do bueiro em frente à escola, no distrito de Santíssima Trindade, para garantir a segurança das pessoas que transitam por essa rua.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3064/emmanuel_35instalacaoacademianodistritotrindade.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3064/emmanuel_35instalacaoacademianodistritotrindade.doc</t>
   </si>
   <si>
     <t>Indica o Senhor Breno Vinicius da Silva Oliveira e Weverton da Silva Feitosa para que possa realizar juntamente com sua equipe de trabalho, a instalação de uma academia no Distrito de Santíssima Trindade.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3066/jonathan_indicacao_37.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3066/jonathan_indicacao_37.docx</t>
   </si>
   <si>
     <t>Indica o senhor LEANDRO LINO DA SILVA, a reforma de duas pontes localizadas na comunidade do Canta Missa, em Laranja da Terra, a pedido da comunidade, Elisangela e Geso</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3067/jonathan_indicacao_38.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3067/jonathan_indicacao_38.docx</t>
   </si>
   <si>
     <t>Indica o Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho que providencie a reabertura do acostamento para construir uma ciclovia ligando o bairro Nossa Senhora da Penha (Pito) ao Santuário Santa Luzia que fica localizado na Água Santa, facilitando a caminhada até o Santuário.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3068/jonathan_indicacao_39.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3068/jonathan_indicacao_39.docx</t>
   </si>
   <si>
     <t>Indica o Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho que providencie um aterro na estrada principal que dá acesso à Comunidade dos Pilões, localizado na propriedade do Senhor Derli. O aterro é necessário devido o atoleiro que se forma em período chuvoso.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3069/jonathan_indicacao_40.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3069/jonathan_indicacao_40.docx</t>
   </si>
   <si>
     <t>Indica o Senhor Hualiton Oliveira da Silva, juntamente com sua equipe de trabalho que providencie um aterro na estrada principal que dá acesso aos Pilões e acesso a Santa Clara do Urbano, localizado próximo à ponte do falecido Mandim.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3070/jonathan_indicacao_41.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3070/jonathan_indicacao_41.docx</t>
   </si>
   <si>
     <t>Indica o senhor Hualiton Oliveira da Silva, juntamente com sua equipe de trabalho, que providencie canaletas para acabamento do asfalto que liga Tinguaciba a Laranja da Terra, para escoar a água, evitando que o asfalto seja danificado pelas chuvas.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_42.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_42.docx</t>
   </si>
   <si>
     <t>Indica o Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho que providencie a aplicação de “Revsol” nos morros que dão acesso à igreja Assembleia de Deus e finalizam no Centro do Goulart a pedido dos moradores Adiel, Dé Goulart, Senhor Didi e Jairzinho.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_43.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_43.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Interior e Transportes, o Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho, que providencie a reformada da ponte localizada na Comunidade de Laranja da Terra, na saída do “Revsol” indo para casa Fernando e do Geso.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_44.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_44.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho, que providencie a reformada da ponte localizada na Comunidade de Laranja da Terra, sentido ao resfriador de leite.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_45.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_45.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Hualiton Oliveira da Silva juntamente com sua equipe de trabalho que providencie a reformada da ponte localizada na Comunidade Laranja da Terra, Canta Missa indo em sentido ao Senhor Alaor.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_46.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_46.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, o Senhor Leandro Lino da Silva juntamente com sua equipe de trabalho que providencie o reparo na rede de esgoto da Escola Municipal Santa Clara do Caparaó.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_27.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indica que seja determinado ao Secretário Municipal de Interior e Transporte, Senhor Huáliton que faça uma manutenção e reparo na Ponte São Cristóvão, no Distrito de Santíssima Trindade, a pedido do Senhor Dilson Machado.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_28.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_28.pdf</t>
   </si>
   <si>
     <t>ARILSON FERREIRA DE OLIVEIRA, vereador do município de lúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência que seja determinado ao Secretário Municipal de Infraestrutura e Obras, Senhor Leandro Lino da Silva (Lulinha}, juntamente com sua equipe de trabalho que providencie o reparo e manutenção do calçamento na Rua Professora Terpinha Lacerda, no Bairro Guanabara, próximo a Escola Estadual Santíssima trindade.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_jonathan.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_jonathan.pdf</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de lúna, no uso de suas atribuições legais e regimentais solicita a Vossa Excelência, que determine ao Secretário de Obras e Infraestrutura, Senhor Leandro Lino da Silva, juntamente com sua equipe de trabalho que providencie o aterro e calçamento na Comunidade de Santa Clara do Urbano.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_-_cameras_de_monitoramento_e_seguranca.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_-_cameras_de_monitoramento_e_seguranca.pdf</t>
   </si>
   <si>
     <t>HELTON AMORIM CUNHA, vereador do município de Iúna, no uso de suas atribuições legais e regimentais indica a Vossa Excelência, que seja determinado ao Secretário de Educação, Senhor Breno Vinicius da Silva Oliveira, que providencie juntamente com sua equipe a instalação de câmeras de monitoramento e segurança nas creches e escolas municipais com o intuito de trazer mais segurança tanto aos alunos quanto aos servidores.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Adimilson de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_15.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Adimilson de Sousa, vereador do município de lúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário Municipal de Obras e Infraestrutura, LEANDRO LINO DA SILVA, juntamente com sua equipe técnica, que estude a viabilidade de realizar a troca da caixa d'água da comunidade de Uberaba. _x000D_
 A presente solicitação justifica-se pela atual situação da caixa d'água existente, que apresenta rachaduras e desgaste estrutural, ocasionando constantes vazamentos. Tal condição tem provocado perdas significativas de água e, em diversos momentos, deixado a comunidade sem abastecimento regular, prejudicando diretamente a qualidade de vida dos moradores. _x000D_
 A substituição da caixa d'água é medida necessária para garantir a eficiência do sistema de distribuição, evitando desperdícios e assegurando um fornecimento contínuo e adequado às famílias da localidade.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_14.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Adimilson de Sousa, vereador do município de lúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário Municipal de Obras e Infraestrutura, LEANDRO LINO DA SILVA, juntamente com sua equipe técnica, que estude a viabilidade de realizar a troca do encanamento geral da comunidade do Rio Claro. _x000D_
 A presente solicitação fundamenta-se nas dificuldades enfrentadas pelos moradores locais, visto que o atual sistema de encanamento foi instalado em 1994 e desde então não recebeu melhorias significativas. Com o desgaste natural do tempo, têm ocorrido constantes problemas de vazamentos e irregularidades no abastecimento, prejudicando a qualidade de vida das famílias. _x000D_
 A substituição da rede de encanamento é medida necessária e urgente para garantir maior eficiência no fornecimento de água, prevenir transtornos futuros e assegurar dignidade e bem-estar à população do Rio Claro.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_48.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_48.docx</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário de Interior, o Senhor HUALITON OLIVEIRA DA SILVA, juntamente com sua equipe de trabalho, que providencie dois eucaliptos para serem colocados nas laterais da ponte localizada na Comunidade Terra Corrida, na propriedade do Senhor Zé Goldin, em razão dos constantes acidentes que vêm ocorrendo no local.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_49.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_49.docx</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário de Interior solicitam a Vossa Excelência que determine ao Secretário de Obras, Senhor LEANDRO LINO DA SILVA, juntamente com sua equipe de trabalho que providencie o início do calçamento e a construção de um bueiro para o escoamento da água da chuva no Distrito de Santíssima Trindade, próximo à Igreja Batista.</t>
   </si>
   <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_50.docx</t>
+  </si>
+  <si>
+    <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário de Infraestrutura e Serviços Urbanos o Senhor Leandro Lino da Silva juntamente com sua equipe de trabalho que providencie a iluminação pública na chegada da Comunidade de Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_51.docx</t>
+  </si>
+  <si>
+    <t>Jonathan Bonfante Moreira, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário de Meio Ambiente e Limpeza Pública o Senhor Manoel Arcangelo Rafael Gomes juntamente com sua equipe de trabalho que providencie o corte de uma árvore em Santa Clara /Pilões, próximo a propriedade do Senhor Nelcir Estevão, pois a mesma está causando perigo.</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3129/indicacao_camera_seguranca_18_11_25.docx</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário Municipal, Manoel Gomes, juntamente com sua equipe, a instalação de uma câmera de monitoramento na Rua Quintino Bocaiuva, no bairro Pito, nas proximidades da Chácara da Família Flora._x000D_
+_x000D_
+O pedido atende à solicitação dos moradores locais, que têm manifestado preocupação com a segurança da via, devido ao aumento da circulação de pessoas e veículos. A instalação da referida câmera irá reforçar a vigilância preventiva, contribuindo para a tranquilidade, proteção e bem-estar das famílias da comunidade.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_manutencao_no_calcamento_da_rua_prefeito_romeu_rios_27_11_25.docx</t>
+  </si>
+  <si>
+    <t>Adimilson de Sousa, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, solicita a Vossa Excelência que determine ao Secretário Municipal de Obras e Infraestrutura, LEANDRO LINO DA SILVA, juntamente com sua equipe, a realização de manutenção no calçamento da Rua Prefeito Romeu Rios, localizada próxima ao Cemitério Municipal, no município de Iúna._x000D_
+_x000D_
+A solicitação atende ao pedido dos moradores, que relatam dificuldades de trânsito e risco de danos a veículos e pedestres devido às irregularidades no calçamento. A manutenção adequada garantirá mais segurança, mobilidade e bem-estar para todos que utilizam a via.</t>
+  </si>
+  <si>
     <t>2872</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Romário Batista Vieira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2872/projleicomplem_01_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2872/projleicomplem_01_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DE CARGOS COMISSIONADOS E FUNÇÕES GRATIFICADAS DA PREFEITURA MUNICIPAL DE IÚNA.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2884/projleicomplem_02_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2884/projleicomplem_02_2025.pdf</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2893/projleicomplem_03_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2893/projleicomplem_03_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 32/2022.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3008/projleicomplem_04_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3008/projleicomplem_04_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 32/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3012/projleicomplem_05_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3012/projleicomplem_05_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 32/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3029/projleicomplem_06_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3029/projleicomplem_06_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 32/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3075/projleicomplemem_08_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3075/projleicomplemem_08_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI MUNICIPAL N° 1.989/2005.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3076/projleicomplemem_09_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3076/projleicomplemem_09_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS NA LEI COMPLEMENTAR N° 30/2022.</t>
   </si>
   <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3124/projleicomplem_10_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI MUNICIPAL N° 1,989/2005.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3125/projleicomplem_11_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOSDA LEI COMPLEMENTAR N° 28/2022.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3126/projleicomplem_12_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 46/2025.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3139/projleicomplem_13_2025.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA O PARCELAMENTO DO CRÉDITO TRIBUTÁRIO E NÃO TRIBUTÁRIO NO MUNICÍPIO DE IÚNA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3140/projleicomplem_14_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI MUNICIPAL N° 1989/2005.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3146/projleicomplem_15_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSTIVOS DA LEI COMPLEMENTAR Nº 28/2022.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3147/projleicomplem_16_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI MUNICIPAL Nº 1.989/2005.</t>
+  </si>
+  <si>
     <t>2873</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2873/projleiord_01_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2873/projleiord_01_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL- PPA 2022/2025 LEI N° 2.961/2021.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2874/projleiord_02_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2874/projleiord_02_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2875/projleiord_03_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2875/projleiord_03_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2885/projleiord_04_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2885/projleiord_04_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PROFISSIONAL EDUCADOR FÍSICO POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2887/projleiord_05_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2887/projleiord_05_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL - PPA 2022/2025, LEI N° 2.961/2021.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2888/projleiord_06_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2888/projleiord_06_2025.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2889/projleiord_07_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2889/projleiord_07_2025.pdf</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2890/projleiord_08_08_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2890/projleiord_08_08_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO PARA ATENDER AS NECESSIDADES TEMPORARIAS DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2891/projleiord_09_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2891/projleiord_09_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2892/projleiord_10_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2892/projleiord_10_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2894/projleiord_11_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2894/projleiord_11_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.182/2008.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2895/projleiord_12_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2895/projleiord_12_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXILIO ALIMENTAÇÃO PARA OS VEREADORES DA CÂMARA MUNICIPAL DE IÚNA/ES.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2925/projleiord_13_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2925/projleiord_13_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO E O FUNDO MUNICIPAL DE SANEAMENTO.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva, Emerson da Silva Santos, Valci de Paula Montoni</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2926/projleiord_l4_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2926/projleiord_l4_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N° 2.981/2022.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2934/projleiord_15_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2934/projleiord_15_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI N° 2.182/2008.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2935/projleiord_16_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2935/projleiord_16_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES COMISSIONADOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2941/projleiord_17_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2941/projleiord_17_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE AUXÍLIO FINANCEIRO A PARTICIPANTES DE COMPETIÇÕES E CONCURSOS NA CONDIÇÃO DE REPRESENTANTES OFICIAIS DO MUNICÍPIO EM EVENTOS DE NATUREZA CULTURAL OU TURÍSTICO.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2943/projleiord_18_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2943/projleiord_18_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FUNCIONAMENTO DE SUPERMERCADOS AOS DOMINGOS NO MUNICÍPIO DE IÚNA.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_19-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_19-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES EFETIVOS E ESTÁVEIS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2957/projleiord_20_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2957/projleiord_20_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DE HONRA DIÁCONO DAVID SALOMÃO A SER CONCEDIDA PELA CÂMARA MUNICIPAL DE IÚNA A PERSONALIDADES EVANGÉLICAS DE DESTAQUE NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2961/projleiord_21_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2961/projleiord_21_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TRANSPARÊNCIA PÚBLICA E COMBATE A CORRUPÇÃO NO ÂMBITO DO MUNICÍPIO DE IÚNA/ES.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2962/projleiord_22_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2962/projleiord_22_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL - PPA, LEI N° 2.961/2021.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2964/projleiord_23_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2964/projleiord_23_2025.pdf</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2965/projleiord_24_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2965/projleiord_24_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL..</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2966/projleiord_25_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2966/projleiord_25_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO NA LEI MUNICIPAL N° 3.129/2025.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2967/projleiord_26_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2967/projleiord_26_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2987/projleiord_27_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2987/projleiord_27_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.321/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2988/projleiord_28_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2988/projleiord_28_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.594/1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3030/projleiord_29_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3030/projleiord_29_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CRIADOR DE PÁSSAROS.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3043/projleiord_30_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3043/projleiord_30_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE DO ATENDIMENTO DOS PROFISSIONAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3044/projleiord_31_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3044/projleiord_31_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE MENSAL DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE NIVELAMENTO NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3057/projleiord_33_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3057/projleiord_33_2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 3.141/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3090/projlei_34_2025_ppa.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3090/projlei_34_2025_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2026 A 2029.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3091/proj_lei_35_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3091/proj_lei_35_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DA LEI MUNICIPAL Nº. 3.140/2025.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3092/proj_lei_36_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3092/proj_lei_36_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO MULTIUSO.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>Emerson da Silva Santos</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3096/projleiord_37_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3096/projleiord_37_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA UTILIZAÇÃO DE BICICLETAS ELÉTRICAS E SIMILARES NO MUNICÍPIO DE IÚNA, ESTABELECE NORMAS COMPLEMENTARES DE SEGURANÇA, PROGRAMAS DE EDUCAÇÃO NO TRÂNSITO E INCENTIVO À MOBILIDADE SUSTENTÁVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3097/projleiord_38_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3097/projleiord_38_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO MUSEU DE PERCURSO DO CAFÉ DE IÚNA.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3098/projleiord_39_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3098/projleiord_39_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CÂMERAS DE MONITORAMENTO NAS ESCOLAS PÚBLICAS E ÔNIBUS DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3101/projleiord_40_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3101/projleiord_40_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IÚNA PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3102/projleiord_41_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3102/projleiord_41_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 1.400/1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3107/projleiordinaria_42_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3107/projleiordinaria_42_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IÚNA O EVENTO OFICIAL DE WUSHU SANDA PELA FEDERAÇÃO BRASILEIRA ATRAVÉS DO DEPARTAMENTO DE WUSHU SANDA DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3108/projleiordinaria_43_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3108/projleiordinaria_43_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABONO SALARIAL PARA OS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_44-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_44-2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 2.981/2022.</t>
   </si>
   <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3118/projleiord_45_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O BENEFÍCIO EVENTUAL EMERGENCIAL DE PECÚNIA PARA MORADIA.</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3119/projleiord_46_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IÚNA O EVENTO OFICIAL DE DUATLHON.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3127/projleiord_47_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IÚNA O EVENTO ESPORTIVO DE WUSHU SANDA.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3141/projleiord_48_2025.pdf</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3142/projleiord_49_2025.pdf</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER LEGISLALTIVO.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3144/projleiord_51_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3150/projleiord_52_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONTRATAÇÃO POR DESIGNAÇÃO TEMPORÁRIA DE MONITOR DE TRANSPORTE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3151/projleiord_53_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.123/2008.</t>
+  </si>
+  <si>
     <t>2942</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Edson Marcio de Almeida, Emerson da Silva Santos, Valci de Paula Montoni</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2942/proj_resolucao_01_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2942/proj_resolucao_01_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IÚNA/ES.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2945/proj_resolucao_02_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2945/proj_resolucao_02_2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 151 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2958/proj_resolucao_03_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2958/proj_resolucao_03_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DE HONRA "DIÁCONO DAVID SALOMÃO" A SER CONCEDIDA PELA CÂMARA MUNICIPAL DE IÚNA A PERSONALIDADES EVANGÉLICAS DE DESTAQUE NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3013/proj_resolucao_04_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3013/proj_resolucao_04_2025.pdf</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2937/mocao_de_pesar.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2937/mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>Requer voto de profundo pesar pelo falecimento de Luiza Correa Amorim, neta da Dilma Amorim, enfermeira, que foi corrido no dia 12 de Março do ano corrente. _x000D_
 Deixará saudades entre familiares e amigos.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_pesar.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora ESTER FERREIRA DA SILVA, ocorrido no dia 18/03/2025. Deixa saudades aos familiares e amigos.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>Emerson da Silva Santos, Paulo Henrique Leocádio da Silva, Valci de Paula Montoni</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_-_ver._paulinho_2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_-_ver._paulinho_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Elias Sebastião Silveira pelos 50 anos de relevantes trabalhos prestados ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_emmanuel_08052025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_emmanuel_08052025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Solene em comemoração à semana de enfermagem, para ser realizada nas dependência deste Poder Legislativo.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3000/emmanuel_camscanner_10-06-2025_13.39_parte1.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3000/emmanuel_camscanner_10-06-2025_13.39_parte1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Graciano Vitor de Aguiar Oggione, atleta faixa marrom de jiu-jitsu, pela conquista no Mundial da Confederação de jiu-jitsu profissional sendo campeão absoluto e vice-campeão da categoria.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3001/emmanuel_camscanner_10-06-2025_13.39_parte2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3001/emmanuel_camscanner_10-06-2025_13.39_parte2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Dídimo Agostinho Cézar, pelos relevantes serviços prestados ao município de lúna durante sua trajetória de vida.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3002/emmanuel_camscanner_10-06-2025_13.39_parte3.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3002/emmanuel_camscanner_10-06-2025_13.39_parte3.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Eduardo Soares e Renan Vieira Madeira, pela organização do lúna HANDCUP 1 ª Competição Feminina e Masculina de Handebol no município de lúna-ES.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim, Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3003/emmanuel_camscanner_10-06-2025_13.39_parte4.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3003/emmanuel_camscanner_10-06-2025_13.39_parte4.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal a realizar estudo no trânsito da Av. José Luiz de Castro no bairro Vila Nova, para que possa ser sentido único, devido ao grande transtorno causado no horário de embarque e desembarque dos alunos do Colégio Renascer, assim melhorando o trânsito local, ficando a sugestão de colocar como mão de ida a rua na Av. Adernar Vieira da Cunha e de vinda a rua da Av. José Luiz de Castro. Assim, garantindo maior segurança no trânsito e tranquilidade aos pais dos alunos do colégio.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Adimilson de Sousa, Emmanuel Garcia de Amorim, Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3004/emmanuel_camscanner_10-06-2025_13.39_parte5.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3004/emmanuel_camscanner_10-06-2025_13.39_parte5.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal, determine a sua equipe de trabalho, para viabilizar a instalação de placa de sinalização na Rua Joaquim Florindo Sobrinho, em frente a escola Henrique Coutinho. Pois, no período de embarque e desembarque dos ônibus escolares, os ônibus não estão tendo lugar de parar, sendo assim, ficando no meio da rua, prejudicando o trânsito local.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3005/emmanuel_camscanner_10-06-2025_13.39_parte6.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3005/emmanuel_camscanner_10-06-2025_13.39_parte6.pdf</t>
   </si>
   <si>
     <t>Solicitar a sua equipe técnica a realizar estudo no trânsito na Rua lpiranga, rua da Escola Municipal Deolinda Amorim de Oliveira, para que possa ser sentido único, pois, devido ao grande fluxo de veículos e transporte escolar em horário de embarque e desembarque, tem ocasionado grande transtorno, e viabilizando o sentido único da via, irá melhorar o trânsito local. Assim, garantindo maior segurança no trânsito e tranquilidade aos pais dos alunos, além de acabar com a interrupção do transito nesse horário.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3006/emmanuel_camscanner_10-06-2025_13.39_parte7.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3006/emmanuel_camscanner_10-06-2025_13.39_parte7.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que a gestão da Santa Casa de lúna possa enviar a essa Casa Legislativa o Dimensionamento de Enfermagem.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>Emerson da Silva Santos, Emmanuel Garcia de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3007/emmanuel_camscanner_10-06-2025_13.39_parte8.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3007/emmanuel_camscanner_10-06-2025_13.39_parte8.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência, que possa realizar reforma na praça do bairro Ferreira Vale e Vila Nova com instalações de brinquedos, melhorar a iluminação pública no bairro Vila Nova, melhorar o atendimento as pessoas em situação de rua, e realizar instalação de brinquedos no bairro Guanabara. Atendendo assim o pedido dos alunos do 3º ano do colégio Porto Seguro.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3010/mocaoaplausosrobsontristao.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3010/mocaoaplausosrobsontristao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. ROBSON ALVES TRISTÃO, em reconhecimento à sua destacada atuação como comerciante e empreendedor em nossa comunidade._x000D_
 _x000D_
 Há 35 anos de comércio e aos 25 anos em que esteve a frente do estabelecimento TRISTÃO AGROPECUÁRIA, o Sr. Robson Alves Tristão contribuiu não apenas para o desenvolvimento do comércio local, mas também para o fortalecimento do setor agropecuário em nossa região. Sua loja foi um ponto de referência para produtores rurais, pequenos agricultores e moradores da cidade, sempre oferecendo atendimento cordial, produtos de qualidade e orientação técnica com responsabilidade e comprometimento.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3011/requerimentomocaoaplausoslucasmuzi.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3011/requerimentomocaoaplausoslucasmuzi.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Capitão Lucas Muzi Rios, pelos relevantes serviços prestados ao 14° Batalhão de Polícia Militar, especialmente pelo comando da 2ª Cia de Polícia Militar do município de Iúna por 6 anos. O Poder Legislativo de Iúna agradece pelo seu trabalho e liderança e deseja sucesso em sua nova missão Institucional no 3° Batalhão de Polícia Militar em Alegre.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3022/requerimento_03-2025_joao_marcos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3022/requerimento_03-2025_joao_marcos.pdf</t>
   </si>
   <si>
     <t>Que seja registrado após ouvido o Plenário, requerer o envio de ofício ao Diretor­-Geral do Departamento Estadual de Trânsito (DENTRAN/ES), Givaldo Vieira, solicitando a ativação dos dois semáforos já instalados no município, que atualmente se encontram desligados, entre as ruas, Deputado João Rios e a rua Argemiro Antônio da Silva, no Bairro Quilombo próximo ao Tristão Agropecuária. E também dos semáforos entre a Av. Presidente Getúlio Vargas e a Rua Galaor Rios, próximo ao supermercado PAMI, no centro de lúna. _x000D_
 Solicitando também a análise técnica e posterior instalação de mais dois semáforos/ou rotatórias em pontos estratégicos da cidade, haja vista, local com grande fluxo de movimento, sendo entre as avenidas Amintas Osorio de Matos e a Av. Presidente Tancredo Neves próximo à praça Valdir Rodrigues e o outro sendo também na Av. Amintas Osorio de Matos, próximo ao Deneval Veiculos.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>Edson Marcio de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_-_edson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_-_edson.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Conselho Deliberativo Nacional um esclarecimento referente às irregularidades amplamente noticiadas envolvendo a gestão do Sebrae/ES, especialmente no que tange ao processo seletivo 01/2023, realizado para o cargo de analista, em que houve graves denúncias de assédio moral e a demissão de um colaborador da agência Sebrae Iúna durante licença médica. Segue em anexo algumas das notícias ditas acima.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2999/mocao_maria_rosa_filgueira_mendonca.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2999/mocao_maria_rosa_filgueira_mendonca.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Enfermeira Maria Rosa Figueira Mendonça, pelo excelente trabalho que vem desenvolvendo na Santa Casa de Iúna, destacando-se pelo carinho e atenção dedicados aos pacientes.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_americo_madeira_-_paulinho.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_americo_madeira_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Américo Madeira proprietário da construtora A. Madeira, pela condução exemplar da obra do Córrego Barro Branco, que vem sendo realizada com excelência, celeridade e compromisso com a população._x000D_
 Na oportunidade, desejamos êxito contínuo em sua atuação profissional e solicitamos que seja entregue ao responsável pela obra o respectivo certificado de reconhecimento pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3038/mocao_de_pesar_gervasio_-_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3038/mocao_de_pesar_gervasio_-_arilson.pdf</t>
   </si>
   <si>
     <t>voto de profundo pesar pelo falecimento do Senhor Gervásio Alves Martins (Sr.Vazito), ocorrido no dia 04 de julho do ano corrente, deixa filhos, netos e bisnetos._x000D_
 Deixa saudades entre familiares e amigos. _x000D_
 Que a decisão do plenário seja encaminhada a seus filhos.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3039/mocao_de_pesar_samuel_-_arilson.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3039/mocao_de_pesar_samuel_-_arilson.pdf</t>
   </si>
   <si>
     <t>voto de profundo pesar pelo falecimento de Samuel Cote da Cunha, ocorrido no dia 27 de junho do ano corrente._x000D_
 Deixa saudades entre familiares e amigos. _x000D_
 Que a decisão do plenário seja encaminhada a sua mãe, a Senhora Maria do Carmo Cote Cunha.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2998/mocao_gilvana_rodrigues.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2998/mocao_gilvana_rodrigues.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Técnica de Enfermagem Gilvana Rodrigues, pelo excelente trabalho que vem desenvolvendo na Santa Casa de Iúna, destacando-se pelo carinho e atenção dedicados aos pacientes.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_de_pesar_do_josiel_gomes_de_lima.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_de_pesar_do_josiel_gomes_de_lima.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Josiel Gomes de Lima, produtor rural e morador do Córrego da Serrinha. Deixa saudades entre sua esposa Alessandra, seus filhos Gustavo, Isaque e Eloiza, familiares e amigos. Que a decisão do plenário seja encaminhada a sua esposa.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_ana_sara_resende.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_ana_sara_resende.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Técnica de Enfermagem Ana Sara Resende, pelo excelente trabalho que vem desenvolvendo na Santa Casa de Iúna, destacando-se pelo carinho e atenção dedicados aos pacientes.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2991/mocao_de_pesar_de_valdir.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2991/mocao_de_pesar_de_valdir.docx</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento do Sr. Valdir Dos Santos Salatiel, que deixa saudades entre seus familiares e amigos.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2990/mocao_de_pesar_de_joanalice.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2990/mocao_de_pesar_de_joanalice.docx</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento da Sra. Joanalice Dias, dedicada professora que deixou uma marcante contribuição à educação de nosso município, sua partida deixa saudades entre familiares, amigos, colegas de profissão e alunos.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2989/mocao_de_aplausos_cleiton.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2989/mocao_de_aplausos_cleiton.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao estimado amigo CLEITON GONÇALVES DA COSTA, por seu aniversário celebrado no dia 08 de junho de 2025, data especial que nos permite homenageá-lo pelo exemplo de amizade, caráter e companheirismo.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2980/mocao_de_pesar_de_pedro_ornelas_filho.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2980/mocao_de_pesar_de_pedro_ornelas_filho.docx</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Pedro Ornelas Filho, que deixa saudades entre seus familiares e amigos</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2978/mocao._pastora_rita_de_cassia_fonseca_de_sousa_2.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2978/mocao._pastora_rita_de_cassia_fonseca_de_sousa_2.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Pr. RITA DE CASSIA FONSECA DE SOUSA, por sua dedicação à vida espiritual de pessoas no Brasil e no Exterior, a Pastora é exemplo de fé, amor e liderança, fortalecendo vidas e inspirando esperança.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2977/mocao._pastor_miltom_pereira_de_sousa.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2977/mocao._pastor_miltom_pereira_de_sousa.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pr. MILTOM PEREIRA DE SOUSA pela dedicação ao evangelho de cristo no Brasil e no exterior, salvando vidas de forma espirituais, o pastor tem sido exemplo de retidão, empatia e liderança.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2976/mossao._justino_leandro_de_souza.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2976/mossao._justino_leandro_de_souza.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao JUSTINO LEANDRO DE SOUZA o presente certificado é concedido em reconhecimento ao excelente músico e compositor, pelo brilhante trabalho que vem realizando com talento, dedicação e sensibilidade artística.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2975/mossao_exma._sra._prefeita_maria_imaculada_dutra_dornelas.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2975/mossao_exma._sra._prefeita_maria_imaculada_dutra_dornelas.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à exma. sra. prefeita MARIA IMACULADA DUTRA DORNELAS, pela excelência do trabalho que vem realizando à frente da administração municipal de Manhuaçu, Minas Gerais, na qualidade de Chefe do Poder Executivo, conduzindo a gestão com lisura, competência e transparência. Que a decisão deste Plenário seja comunicada ao seu gabinete.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2974/valci_-_mocaoaplausosjosefranciscoenoemia.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2974/valci_-_mocaoaplausosjosefranciscoenoemia.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. José Francisco Chagas e a Sra. Noemia Carmo de Oliveira das Chagas, pelos seus relevantes serviços de cunho evangelístico com reflexos em favor da sociedade.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva, Adilson Luis Da Silva, Adimilson de Sousa, Arilson Ferreira de Oliveira, Edson Marcio de Almeida, Emerson da Silva Santos, Emmanuel Garcia de Amorim, Helton Amorim Cunha, João Marcos Dalvi Gava, Jonathan Bonfante Moreira, Valci de Paula Montoni</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2939/requerimento_5.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2939/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Registra voto de profundo pesar pelo falecimento da Senhora LUÍSA CORRÊA AMORIM, ocorrido no dia 12 de março do corrente ano. Deixa saudades entre familiares e amigos. Que a decisão do Plenário seja encaminhada a sua avó Dilma Amorim.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2938/mocao_de_pesar.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2938/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Registra voto de profundo pesar pelo falecimento do Senhor NAHIM ALCURE, ocorrido no dia 13 de março do corrente ano, deixa um legado de trabalho e comprometimento. Deixa saudades entre familiares e amigos.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2933/mocao_de_pesar_uemerson_sales_rabelo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2933/mocao_de_pesar_uemerson_sales_rabelo.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento de Uemerson Sales Rabelo, esposo da Senhora Genolivia ,deixa filhas, ocorrido no dia 27 de fevereiro do ano corrente.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2932/mocao_de_pesar_laurentina_de_oliveira_mendes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2932/mocao_de_pesar_laurentina_de_oliveira_mendes.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento da Senhora Laurentina de Oliveira Mendes, esposa do saudoso Senhor Juquinha, deixa filhos, netos, bisnetos, tataranetos, ocorrido no dia 01 de março do ano corrente.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2931/mocao_de_pesar_elio_andrade_da_silva.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2931/mocao_de_pesar_elio_andrade_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento do Senhor Èlio Andrade da Silva (Elinho Turmeiro), esposo da Senhora Nelcina, deixa filhos, netos, bisnetos,ocorrido no dia 09 de março do ano corrente.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2930/mocao_de_pesar_de_maria_aparecida_manssini_matos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2930/mocao_de_pesar_de_maria_aparecida_manssini_matos.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento da Dona Maria Aparecida Massini Matos, produtora rural, comerciante e moradora do Pouso Alto da comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2929/mocao_de_aplausos_senhor_joao_lima.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2929/mocao_de_aplausos_senhor_joao_lima.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos ao produtor rural e ex – feirante o Senhor JOÃO DIAS DE LIMA, pelo relevante serviço prestado a sociedade durante 38 anos na feira de produtor rural de Iúna E.S</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2922/27022025_paulinho_-_mocao_pesar.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2922/27022025_paulinho_-_mocao_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento do Senhor ARGEMIRO TOLEDO DE SOUZA FILHO.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2921/25022025_paulinho_-_mocao_4.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2921/25022025_paulinho_-_mocao_4.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento do Senhor VICENTE JUNIOR POPE PEREIRA.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2920/25022025_paulinho_-_mocao_2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2920/25022025_paulinho_-_mocao_2.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento do Senhor FABRÍCIO MACHADO RIBEIRO.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2917/07022025_paulinho_-_mocao_1.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2917/07022025_paulinho_-_mocao_1.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento do Senhor RONDNEI FERREIRA DE FARIA.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva, Adimilson de Sousa, Arilson Ferreira de Oliveira, Edson Marcio de Almeida, Emerson da Silva Santos, Emmanuel Garcia de Amorim, Helton Amorim Cunha, Jonathan Bonfante Moreira, Valci de Paula Montoni</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2916/06022025_paulinho_-_mocao_3.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2916/06022025_paulinho_-_mocao_3.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento do Senhor JOSE ANTONIO PEREIRA DE ALMEIDA.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2915/27022025_jonathan_adimilson_e_emmanuel_-_mocaodepesar_nubiagazetajusto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2915/27022025_jonathan_adimilson_e_emmanuel_-_mocaodepesar_nubiagazetajusto.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Emmanuel Garcia de Amorim, Adimilson de Sousa, vereadores do município de Iúna faz registrar nos anais deste Poder Legislativo Municipal, Voto de Profundo Pesar pelo falecimento da Senhora Núbia Gazeta Justo, profissional que atuava como Cuidadora do Estado na área da Educação.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2914/26022025_jonathan_adimilson_e_emmanuel_-_req._de_mocao_de_aplausos_dr_gabriel_hubner.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2914/26022025_jonathan_adimilson_e_emmanuel_-_req._de_mocao_de_aplausos_dr_gabriel_hubner.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos ao Dr° GABRIEL HUBNER MIRANDA SANTOS COSTA pelo excelente trabalho prestado à PREFEITURA MUNICIPAL DE IÚNA desde de 2023 até a presente data.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2913/18022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_sabrina_martins.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2913/18022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_sabrina_martins.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos a querida senhora SABRINA MARTINS DA COSTA pela excelência e disposição aos trabalhos sociais e ambientais deste município.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2910/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_luciano_rh.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2910/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_luciano_rh.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos aos SERVIDORES PÚBLICOS DE CARREIRA, os senhores (as) Luciano Machado Eler, Eder Pereira Gomes, Rodrigo Souza Pimentel, Rubiana Mendonça e Adriana Mariana Fernandes; pela transparência, lisura e compromisso com a realização do CONCURSO PÚBLICO – PREFEITURA MUNICIPAL DE IÚNA - ES.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2909/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_vereador_antonio_florindo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2909/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_vereador_antonio_florindo.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos ao produtor rural e ex – vereador ANTÔNIO FLORINDO DE FREITAS, pelo relevante serviço prestado a sociedade e por estar sempre ajudando o próximo.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2908/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_servido_paulo_roberto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2908/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_servido_paulo_roberto.pdf</t>
   </si>
   <si>
     <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos ao músico e ex. servidor público, morador da comunidade Barra Grande o Sr° Paulo Roberto Caetano, pelo relevante serviço prestado ao povo IUNENSE.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2904/helton_-_mocao_de_pesar.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2904/helton_-_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>Helton Amorim Cunha, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento do Sr. Fabrício Machado Ribeiro, esposo da Rafaela, deixa filhas, ocorrido no dia 24 de fevereiro do ano corrente.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2903/helton_-_mocao_de_pesar_1.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2903/helton_-_mocao_de_pesar_1.docx</t>
   </si>
   <si>
     <t>Helton Amorim Cunha, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento do Sr. Lucimar de Oliveira (fumaça), ocorrido no dia 24 de fevereiro do ano corrente.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3041/mocao_de_pesar_do_pastor_gedelti_gueiros.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3041/mocao_de_pesar_do_pastor_gedelti_gueiros.docx</t>
   </si>
   <si>
     <t>Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência, depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, voto de pesar pelo falecimento do Pastor Pastor da Igreja Cristã Maranata GEDELTI VICTALINO TEIXEIRA GUEIROS. Foi dentista, professor universitário e líder religioso. Graduado em Odontologia pela UFES em 1954, com especialização nos EUA e pós-graduação em Didática, atuou como professor na UFES e na Marinha.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3053/requerimento01-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3053/requerimento01-2025.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento de Edna Toledo Viana, ocorrido no dia 01 de julho do corrente ano.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3054/requerimento_02-2025.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3054/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>Moção de profundo pesar pelo falecimento de Oliveira Braz de Souza, ocorrido no mês de julho do corrente ano.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3058/dimilsinho_jose_manoel_santesso.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3058/dimilsinho_jose_manoel_santesso.docx</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento de Jose Manoel Santesso.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3059/dimilsinho_sra_isaura_furlan_barbosa.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3059/dimilsinho_sra_isaura_furlan_barbosa.docx</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento da Sra Isaura Furlan Barbosa.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3060/dimilsinho_sra._jovana_irene_de_moura_carneiro.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3060/dimilsinho_sra._jovana_irene_de_moura_carneiro.docx</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento da Sra. Jovana Irene de Moura Carneiro.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3061/emerson_mocao_de_aplausos.docx</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3061/emerson_mocao_de_aplausos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS às alunas Ana Júlia Santos de Sena, Érika Francine Batista, Isabelly Castro dos Santos, Laura Nunes Panis, Pietra Vitória Neves Araujo, Victória Cascini Furtado Lobato e ao professor Lásaro Cardoso Mariano, da Escola Estadual Henrique Coutinho.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3065/emmanuel_requerimentoivone.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3065/emmanuel_requerimentoivone.doc</t>
   </si>
   <si>
     <t>Voto de profundo pesar pelo falecimento de IVONE BARROS ANTONIO, ocorrido no dia 18 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3071/mocao_de_pesar_leticia_fernandes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3071/mocao_de_pesar_leticia_fernandes.pdf</t>
   </si>
   <si>
     <t>O Exmo. Senhor Vereador Edson Márcio de Almeida, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência, depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, voto de pesar pelo falecimento de Letícia Fernandes, filha do pastor Wilson Fernandes Ferreira e de  Meirilane De Almeida Ferreira._x000D_
 Da decisão do plenário, que seja comunicado ao pai, o senhor Wilson Fernandes Ferreira.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3072/requerimento_hemodialise.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3072/requerimento_hemodialise.pdf</t>
   </si>
   <si>
     <t>PAULO HENRIQUE LEOCÁDIO DA SILVA, vereador do município de Iúna, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, sejam encaminhados ofícios solicitando aos Excelentíssimos Senhores Renato Casagrande, Governador do Estado do Espírito Santo, Marcelo Santos _x000D_
 Presidente da Assembleia Legislativa Estadual e ao Ilustríssimo Senhor Tyago Hoffmann, Secretário de Saúde do Estado, a implantação de um serviço de _x000D_
 hemodiálise no Hospital Santa Casa de Iúna, objetivando o atendimento dos pacientes que utilizam esse tratamento, mormente os residentes nos Municípios de Iúna, Ibatiba, Muniz Freire, Ibitirama e Irupi, tornando dessa forma  o Município de Iúna centro de referência para esse atendimento.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>João Marcos Dalvi Gava, Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3073/requerimento_paulinho_da_toca.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3073/requerimento_paulinho_da_toca.pdf</t>
   </si>
   <si>
     <t>PAULO HENRIQUE LEOCÁDIO DA SILVA E JOÃO MARCOS DALVI GAVA, vereadores do município de lúna, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, seja encaminhado ofício solicitando ao Excelentíssimo Senhor Romário Batista Vieira, Prefeito Municipal de lúna, a disponibilização da área atualmente ocupada pela Unidade de Saúde de Pequiá, após sua transferência para o novo prédio, para que seja destinada à instalação de um Posto da Polícia Militar, medida esta que contribuirá significativamente para a segurança pública e a tranquilidade dos moradores da referida comunidade.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3083/mocao_de_pesar_alexander_fernandes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3083/mocao_de_pesar_alexander_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Alexander Fernandes Alcântara de Amorim (Alex da Madereira), deixa filho, esposa, ocorrido no dia 20 de agosto do ano corrente.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3093/mocao_de_aplausos_ao_sebrae.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3093/mocao_de_aplausos_ao_sebrae.pdf</t>
   </si>
   <si>
     <t>EMERSON DA SILVA SANTOS, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos ao SEBRAE pelos brilhantes serviços prestados ao Município de Iúna. _x000D_
 Que a decisão do plenário seja comunicada aos servidores Anderson Batista e Joana Bautz Modolo.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3094/mocaodepesaralcinesio.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3094/mocaodepesaralcinesio.doc</t>
   </si>
   <si>
     <t>EMMANUEL GARCIA DE AMORIM, vereador do município de Iúna, no uso de suas atribuições legais e regimentais requer a Vossa Excelência, depois de ouvido o plenário, que registre nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento de, ALCINESIO PIRETI, ocorrido no dia 26 de agosto do corrente ano._x000D_
 _x000D_
 Deixa saudades entre familiares e amigos._x000D_
 _x000D_
 Que a decisão do plenário seja encaminhada a família.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3110/ailson_-_requerimento_mocao_de_aplausos_mario.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3110/ailson_-_requerimento_mocao_de_aplausos_mario.pdf</t>
   </si>
   <si>
     <t>Arilson Ferreira de Oliveira Vereador do Município de Iúna, no uso de suas atribuições legais e regimentais requer a Vossa Excelência, depois de ouvido o _x000D_
 plenário, que registre nos anais deste Poder Legislativo Municipal, Moção de Aplausos para o Sr. Mário Gomes de Souza, pelos seus 20 anos de dedicação à Educação, na Escola Estadual Henrique Coutinho, sendo 16 deles à frente da gestão.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3111/joao_marcos_-_mocao_de_aplausos_paula_de_cassia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3111/joao_marcos_-_mocao_de_aplausos_paula_de_cassia.pdf</t>
   </si>
   <si>
     <t>João Marcos Dalvi Gava, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o Plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos a jovem, Paula de Cássia, pelo seu desempenho alcançado, na aprovação de 50% da bolsa na faculdade UNIFACIG, na área de Agronomia.</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_marcus_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Requer voto de profundo Pesar pelo falecimento do senhor Marcus Araújo de Oliveira, ocorrido no dia 01 de novembro do corrente ano. Deixa um filho, uma irmã, esposa e muitos amigos._x000D_
+Que a decisão do plenário seja encaminhada a sua esposa Eucilane Caetano.</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3115/requerimento_seag.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja feito ofício a SEAG (Secretária de Estado do Espiríto Santo) cobrando a fiscalização em relação a má qualidade do segundo trecho da obra da estrada parque, que liga a BR 262 a Santa Clara do Urbano.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3116/requerimento_manoel_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requer votos de profundo Pesar pelo falecimento do senhor Manoel dos Santos Silva ocorrido no dia 04 de novembro do corrente ano. Pessoa querida por todos, deixa saudades aos familiares e amigos._x000D_
+Que a decisão do Plenário seja encaminhada a seus familiares.</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3117/requerimento_nagem_abikahir.pdf</t>
+  </si>
+  <si>
+    <t>Requer voto de profundo Pesar pelo falecimento do senhor Nagem Abikahir Filho, ocorrido no dia 13 de julho do corrente ano, exerceu com honra suas funções no Poder Legislativo, deixando um legado de dedicação, integridade e serviços de excelência à população._x000D_
+Deixa saudades entre familiares e amigos.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3122/mocao_de_aplausos_dra._thamires_de_souza_guedes.docx</t>
+  </si>
+  <si>
+    <t>Os Exmos. Senhores Vereadores Jonathan Bonfante Moreira, Adimilson de Sousa e Emmanuel Garcia de Amorim, no uso de suas atribuições legais e regimentais, requerem a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos à Dra. Thamires de Souza Guedes pela excelência, dedicação e sensibilidade com que atua na Medicina Veterinária, oferecendo cuidado humanizado e responsável a cada animal. Sua trajetória é marcada por amor, ética e compromisso com a vida animal, servindo à comunidade com competência e dedicação.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3123/mocao_de_pesar_edith_ermita_leite.pdf</t>
+  </si>
+  <si>
+    <t>Arilson Ferreira de Oliveira, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal, voto de profundo pesar pelo falecimento da Senhora Edith Ermita Leite, ocorrido no dia 09 de novembro do ano corrente.  _x000D_
+Deixa saudades entre familiares e amigos. _x000D_
+Que a decisão do plenário seja encaminhada a seu esposo Senhor José Evangelista Leite.</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>João Marcos Dalvi Gava, Adilson Luis Da Silva, Adimilson de Sousa, Arilson Ferreira de Oliveira, Edson Marcio de Almeida, Emerson da Silva Santos, Emmanuel Garcia de Amorim, Helton Amorim Cunha, Jonathan Bonfante Moreira, Paulo Henrique Leocádio da Silva, Valci de Paula Montoni</t>
+  </si>
+  <si>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3128/camscanner_27-11-2025_19.06.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Iúna-ES, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência depois de ouvido o Plenário, que seja registrado nos anais deste Poder Legislativo do Município de Iúna, Moção de Aplausos aos ganhadores do concurso COFFEE OF THE YEAR, categoria Arábica, na Semana Internacional do Café (SIC), em Belo Horizonte, ocorrido no dia 07/11/2025, descrito abaixo:_x000D_
+2º lugar: Douglas Dutra Vieira - Sítio Cordilheiras;_x000D_
+4º lugar: Roberta Queroz - Sítio Café da Ester;_x000D_
+6º lugar: Deneval Miranda Vieira Junior - Sítio Cordilheiras;_x000D_
+10º lugar: Cedro Fornati.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2839,67 +3173,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2959/decr_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3028/decr_legislativo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3089/proj_decreto_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3103/decr_legislativo_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3104/decr_legislativo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3105/decr_legislativo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3106/decr_legislativo_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_01_2025_ao_proj_lei_complementar_02_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_02_ao_proj_lei_ordinaria_17_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3042/emenda_03_ao_proj_lei_ordinaria_26_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3095/emenda_04_ao_proj_lei_ordinaria_35_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2881/09012025_indicacao_ponte_corrego_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2882/09012025_indicacao_chamada_concurso.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2883/09012025_indicacao_transporte_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2900/helton_-_indicacao_-_limpeza_ciclovia_perdicao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2901/helton_-_indicacao_-_poda_de_arvore_bairro_nossa_senhora_da_penha.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2902/helton_-_indicacao_-_reparo_ponte_perdicao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2905/05022025_indicacao_patrolamento_brauna_a_pedra_rocha_santa_clara_do_caparao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2906/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2907/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2911/12022025_indicacao01_iluminacao_perto_colegio_renascer.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2912/18022025_indicacao_manuntecao_da_rua_em_frente_a_escola_de__laranja_da_terra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2918/23012025_paulinho_-_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2919/23012025_paulinho_-_indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2923/30012025_paulinho_-_indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2924/30012025_paulinho_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2927/08deolindaarmariosnaescola.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2928/09reparonobairroguanabara.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2946/24032025_indicacao_troca_de_lampada_01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2947/24032025_indicacao_troca_de_lampada_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2948/25032025_indicacao_pode_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2949/25032025_indicacaopraca_nego_tiao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2950/31032025_indicacao_rua_miguel_luciano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2951/31032025_indicacao_rua_odineir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2952/01042025_romildo_fontoura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2953/01042025_morro_ze_ventura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2954/07042025_indicacao_troca_de_lampada_apae.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2968/arilson_-_indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2969/arilson_-_indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2970/arilson_-_indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2972/arilson_-_indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2973/arilson_-_indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2981/camara_municipal_de_iuna.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2982/camara_municipal_de_iuna_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_jonathan_28052025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_jonathan_2_28052025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_jonathan_3_28052025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2992/ind._1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao1.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2994/camara_municipal_de_iuna_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2995/a_reforma_da_quadra_dos_vestiarios_banheiros_e_uma_rampa_de_acesso_que_liga_a_quadra_a_escola_maria_barros_hostis_localizada_no_distrito_de_sao_joao_do_principe..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3009/19vazamentodoesgotobairroquilombo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_18_arilson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_19_arilson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_20_arilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_21_arilson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_22_arilson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_23_arilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_24_arilson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_05-2025_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_22-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_23-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_26-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_27-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_28-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3035/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_-_lavagem_rodoviaria_helton.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_23-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3062/emmanuel__30limpezadaruasantissimatrindade.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3063/emmanuel_31construcaotampabueirotrindade.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3064/emmanuel_35instalacaoacademianodistritotrindade.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3066/jonathan_indicacao_37.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3067/jonathan_indicacao_38.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3068/jonathan_indicacao_39.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3069/jonathan_indicacao_40.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3070/jonathan_indicacao_41.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_jonathan.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_-_cameras_de_monitoramento_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2872/projleicomplem_01_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2884/projleicomplem_02_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2893/projleicomplem_03_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3008/projleicomplem_04_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3012/projleicomplem_05_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3029/projleicomplem_06_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3075/projleicomplemem_08_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3076/projleicomplemem_09_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2873/projleiord_01_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2874/projleiord_02_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2875/projleiord_03_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2885/projleiord_04_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2887/projleiord_05_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2888/projleiord_06_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2889/projleiord_07_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2890/projleiord_08_08_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2891/projleiord_09_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2892/projleiord_10_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2894/projleiord_11_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2895/projleiord_12_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2925/projleiord_13_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2926/projleiord_l4_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2934/projleiord_15_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2935/projleiord_16_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2941/projleiord_17_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2943/projleiord_18_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2957/projleiord_20_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2961/projleiord_21_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2962/projleiord_22_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2964/projleiord_23_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2965/projleiord_24_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2966/projleiord_25_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2967/projleiord_26_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2987/projleiord_27_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2988/projleiord_28_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3030/projleiord_29_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3043/projleiord_30_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3044/projleiord_31_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3057/projleiord_33_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3090/projlei_34_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3091/proj_lei_35_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3092/proj_lei_36_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3096/projleiord_37_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3097/projleiord_38_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3098/projleiord_39_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3101/projleiord_40_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3102/projleiord_41_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3107/projleiordinaria_42_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3108/projleiordinaria_43_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2942/proj_resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2945/proj_resolucao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2958/proj_resolucao_03_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3013/proj_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2937/mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_-_ver._paulinho_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_emmanuel_08052025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3000/emmanuel_camscanner_10-06-2025_13.39_parte1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3001/emmanuel_camscanner_10-06-2025_13.39_parte2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3002/emmanuel_camscanner_10-06-2025_13.39_parte3.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3003/emmanuel_camscanner_10-06-2025_13.39_parte4.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3004/emmanuel_camscanner_10-06-2025_13.39_parte5.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3005/emmanuel_camscanner_10-06-2025_13.39_parte6.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3006/emmanuel_camscanner_10-06-2025_13.39_parte7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3007/emmanuel_camscanner_10-06-2025_13.39_parte8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3010/mocaoaplausosrobsontristao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3011/requerimentomocaoaplausoslucasmuzi.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3022/requerimento_03-2025_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_-_edson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2999/mocao_maria_rosa_filgueira_mendonca.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_americo_madeira_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3038/mocao_de_pesar_gervasio_-_arilson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3039/mocao_de_pesar_samuel_-_arilson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2998/mocao_gilvana_rodrigues.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_de_pesar_do_josiel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_ana_sara_resende.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2991/mocao_de_pesar_de_valdir.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2990/mocao_de_pesar_de_joanalice.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2989/mocao_de_aplausos_cleiton.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2980/mocao_de_pesar_de_pedro_ornelas_filho.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2978/mocao._pastora_rita_de_cassia_fonseca_de_sousa_2.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2977/mocao._pastor_miltom_pereira_de_sousa.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2976/mossao._justino_leandro_de_souza.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2975/mossao_exma._sra._prefeita_maria_imaculada_dutra_dornelas.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2974/valci_-_mocaoaplausosjosefranciscoenoemia.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2939/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2938/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2933/mocao_de_pesar_uemerson_sales_rabelo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2932/mocao_de_pesar_laurentina_de_oliveira_mendes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2931/mocao_de_pesar_elio_andrade_da_silva.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2930/mocao_de_pesar_de_maria_aparecida_manssini_matos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2929/mocao_de_aplausos_senhor_joao_lima.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2922/27022025_paulinho_-_mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2921/25022025_paulinho_-_mocao_4.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2920/25022025_paulinho_-_mocao_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2917/07022025_paulinho_-_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2916/06022025_paulinho_-_mocao_3.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2915/27022025_jonathan_adimilson_e_emmanuel_-_mocaodepesar_nubiagazetajusto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2914/26022025_jonathan_adimilson_e_emmanuel_-_req._de_mocao_de_aplausos_dr_gabriel_hubner.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2913/18022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_sabrina_martins.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2910/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_luciano_rh.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2909/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_vereador_antonio_florindo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2908/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_servido_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2904/helton_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2903/helton_-_mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3041/mocao_de_pesar_do_pastor_gedelti_gueiros.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3053/requerimento01-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3054/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3058/dimilsinho_jose_manoel_santesso.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3059/dimilsinho_sra_isaura_furlan_barbosa.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3060/dimilsinho_sra._jovana_irene_de_moura_carneiro.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3061/emerson_mocao_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3065/emmanuel_requerimentoivone.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3071/mocao_de_pesar_leticia_fernandes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3072/requerimento_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3073/requerimento_paulinho_da_toca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3083/mocao_de_pesar_alexander_fernandes.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3093/mocao_de_aplausos_ao_sebrae.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3094/mocaodepesaralcinesio.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3110/ailson_-_requerimento_mocao_de_aplausos_mario.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3111/joao_marcos_-_mocao_de_aplausos_paula_de_cassia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2959/decr_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3028/decr_legislativo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3089/proj_decreto_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3103/decr_legislativo_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3104/decr_legislativo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3105/decr_legislativo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3106/decr_legislativo_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_01_2025_ao_proj_lei_complementar_02_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2955/emenda_02_ao_proj_lei_ordinaria_17_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3042/emenda_03_ao_proj_lei_ordinaria_26_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3095/emenda_04_ao_proj_lei_ordinaria_35_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3131/emenda_05_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3132/emenda_06_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3133/emenda_07_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3134/emenda_08_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3135/emenda_09_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3136/emenda_10_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3137/emenda_11_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3138/emenda_12_ao_proj_lei_ordinaria_40_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2881/09012025_indicacao_ponte_corrego_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2882/09012025_indicacao_chamada_concurso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2883/09012025_indicacao_transporte_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2897/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2900/helton_-_indicacao_-_limpeza_ciclovia_perdicao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2901/helton_-_indicacao_-_poda_de_arvore_bairro_nossa_senhora_da_penha.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2902/helton_-_indicacao_-_reparo_ponte_perdicao.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2905/05022025_indicacao_patrolamento_brauna_a_pedra_rocha_santa_clara_do_caparao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2906/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2907/06022025_indicacao_manuntecao_da_rua_perto_da_mercearia_do_geovani.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2911/12022025_indicacao01_iluminacao_perto_colegio_renascer.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2912/18022025_indicacao_manuntecao_da_rua_em_frente_a_escola_de__laranja_da_terra.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2918/23012025_paulinho_-_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2919/23012025_paulinho_-_indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2923/30012025_paulinho_-_indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2924/30012025_paulinho_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2927/08deolindaarmariosnaescola.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2928/09reparonobairroguanabara.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2946/24032025_indicacao_troca_de_lampada_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2947/24032025_indicacao_troca_de_lampada_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2948/25032025_indicacao_pode_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2949/25032025_indicacaopraca_nego_tiao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2950/31032025_indicacao_rua_miguel_luciano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2951/31032025_indicacao_rua_odineir.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2952/01042025_romildo_fontoura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2953/01042025_morro_ze_ventura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2954/07042025_indicacao_troca_de_lampada_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2968/arilson_-_indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2969/arilson_-_indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2970/arilson_-_indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2971/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2972/arilson_-_indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2973/arilson_-_indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_28.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2981/camara_municipal_de_iuna.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2982/camara_municipal_de_iuna_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_jonathan_28052025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_jonathan_2_28052025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_jonathan_3_28052025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2992/ind._1.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao1.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2994/camara_municipal_de_iuna_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2995/a_reforma_da_quadra_dos_vestiarios_banheiros_e_uma_rampa_de_acesso_que_liga_a_quadra_a_escola_maria_barros_hostis_localizada_no_distrito_de_sao_joao_do_principe..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3009/19vazamentodoesgotobairroquilombo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_18_arilson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_19_arilson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_20_arilson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_21_arilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_22_arilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_23_arilson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_24_arilson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_05-2025_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_22-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3024/indicacao_23-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3025/indicacao_26-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3026/indicacao_27-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_28-2025_-_emmanuel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3035/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3037/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_-_lavagem_rodoviaria_helton.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3048/indicacao_23-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3052/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3062/emmanuel__30limpezadaruasantissimatrindade.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3063/emmanuel_31construcaotampabueirotrindade.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3064/emmanuel_35instalacaoacademianodistritotrindade.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3066/jonathan_indicacao_37.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3067/jonathan_indicacao_38.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3068/jonathan_indicacao_39.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3069/jonathan_indicacao_40.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3070/jonathan_indicacao_41.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_42.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_43.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_44.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_45.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_46.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_jonathan.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3086/indicacao_-_cameras_de_monitoramento_e_seguranca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3087/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3099/indicacao_48.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3100/indicacao_49.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_50.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3121/indicacao_51.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3129/indicacao_camera_seguranca_18_11_25.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_manutencao_no_calcamento_da_rua_prefeito_romeu_rios_27_11_25.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2872/projleicomplem_01_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2884/projleicomplem_02_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2893/projleicomplem_03_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3008/projleicomplem_04_2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3012/projleicomplem_05_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3029/projleicomplem_06_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3075/projleicomplemem_08_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3076/projleicomplemem_09_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3124/projleicomplem_10_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3125/projleicomplem_11_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3126/projleicomplem_12_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3139/projleicomplem_13_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3140/projleicomplem_14_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3146/projleicomplem_15_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3147/projleicomplem_16_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2873/projleiord_01_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2874/projleiord_02_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2875/projleiord_03_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2885/projleiord_04_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2887/projleiord_05_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2888/projleiord_06_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2889/projleiord_07_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2890/projleiord_08_08_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2891/projleiord_09_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2892/projleiord_10_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2894/projleiord_11_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2895/projleiord_12_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2925/projleiord_13_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2926/projleiord_l4_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2934/projleiord_15_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2935/projleiord_16_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2941/projleiord_17_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2943/projleiord_18_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2956/plo_19-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2957/projleiord_20_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2961/projleiord_21_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2962/projleiord_22_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2964/projleiord_23_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2965/projleiord_24_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2966/projleiord_25_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2967/projleiord_26_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2987/projleiord_27_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2988/projleiord_28_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3030/projleiord_29_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3043/projleiord_30_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3044/projleiord_31_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3057/projleiord_33_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3090/projlei_34_2025_ppa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3091/proj_lei_35_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3092/proj_lei_36_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3096/projleiord_37_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3097/projleiord_38_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3098/projleiord_39_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3101/projleiord_40_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3102/projleiord_41_2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3107/projleiordinaria_42_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3108/projleiordinaria_43_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3109/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3118/projleiord_45_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3119/projleiord_46_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3127/projleiord_47_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3141/projleiord_48_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3142/projleiord_49_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3144/projleiord_51_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3150/projleiord_52_2025_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3151/projleiord_53_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2942/proj_resolucao_01_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2945/proj_resolucao_02_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2958/proj_resolucao_03_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3013/proj_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2937/mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_-_ver._paulinho_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2983/requerimento_emmanuel_08052025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3000/emmanuel_camscanner_10-06-2025_13.39_parte1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3001/emmanuel_camscanner_10-06-2025_13.39_parte2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3002/emmanuel_camscanner_10-06-2025_13.39_parte3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3003/emmanuel_camscanner_10-06-2025_13.39_parte4.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3004/emmanuel_camscanner_10-06-2025_13.39_parte5.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3005/emmanuel_camscanner_10-06-2025_13.39_parte6.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3006/emmanuel_camscanner_10-06-2025_13.39_parte7.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3007/emmanuel_camscanner_10-06-2025_13.39_parte8.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3010/mocaoaplausosrobsontristao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3011/requerimentomocaoaplausoslucasmuzi.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3022/requerimento_03-2025_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3031/requerimento_-_edson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2999/mocao_maria_rosa_filgueira_mendonca.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3032/requerimento_americo_madeira_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3038/mocao_de_pesar_gervasio_-_arilson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3039/mocao_de_pesar_samuel_-_arilson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2998/mocao_gilvana_rodrigues.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_de_pesar_do_josiel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_ana_sara_resende.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2991/mocao_de_pesar_de_valdir.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2990/mocao_de_pesar_de_joanalice.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2989/mocao_de_aplausos_cleiton.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2980/mocao_de_pesar_de_pedro_ornelas_filho.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2978/mocao._pastora_rita_de_cassia_fonseca_de_sousa_2.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2977/mocao._pastor_miltom_pereira_de_sousa.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2976/mossao._justino_leandro_de_souza.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2975/mossao_exma._sra._prefeita_maria_imaculada_dutra_dornelas.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2974/valci_-_mocaoaplausosjosefranciscoenoemia.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2939/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2938/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2933/mocao_de_pesar_uemerson_sales_rabelo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2932/mocao_de_pesar_laurentina_de_oliveira_mendes.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2931/mocao_de_pesar_elio_andrade_da_silva.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2930/mocao_de_pesar_de_maria_aparecida_manssini_matos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2929/mocao_de_aplausos_senhor_joao_lima.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2922/27022025_paulinho_-_mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2921/25022025_paulinho_-_mocao_4.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2920/25022025_paulinho_-_mocao_2.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2917/07022025_paulinho_-_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2916/06022025_paulinho_-_mocao_3.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2915/27022025_jonathan_adimilson_e_emmanuel_-_mocaodepesar_nubiagazetajusto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2914/26022025_jonathan_adimilson_e_emmanuel_-_req._de_mocao_de_aplausos_dr_gabriel_hubner.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2913/18022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_sabrina_martins.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2910/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_luciano_rh.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2909/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_vereador_antonio_florindo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2908/06022025_jonathan_adimilson_e_emmanuel_-_mocao_de_aplausos_ex_servido_paulo_roberto.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2904/helton_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/2903/helton_-_mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3041/mocao_de_pesar_do_pastor_gedelti_gueiros.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3053/requerimento01-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3054/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3058/dimilsinho_jose_manoel_santesso.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3059/dimilsinho_sra_isaura_furlan_barbosa.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3060/dimilsinho_sra._jovana_irene_de_moura_carneiro.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3061/emerson_mocao_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3065/emmanuel_requerimentoivone.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3071/mocao_de_pesar_leticia_fernandes.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3072/requerimento_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3073/requerimento_paulinho_da_toca.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3083/mocao_de_pesar_alexander_fernandes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3093/mocao_de_aplausos_ao_sebrae.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3094/mocaodepesaralcinesio.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3110/ailson_-_requerimento_mocao_de_aplausos_mario.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3111/joao_marcos_-_mocao_de_aplausos_paula_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_marcus_araujo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3115/requerimento_seag.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3116/requerimento_manoel_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3117/requerimento_nagem_abikahir.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3122/mocao_de_aplausos_dra._thamires_de_souza_guedes.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3123/mocao_de_pesar_edith_ermita_leite.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2025/3128/camscanner_27-11-2025_19.06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H230"/>
+  <dimension ref="A1:H265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="252.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="229.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3176,5705 +3510,6612 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
         <v>59</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
         <v>59</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>35</v>
       </c>
       <c r="D26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" t="s">
         <v>59</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E27" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F29" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E31" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F32" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F33" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E35" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F35" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F36" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F37" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F38" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D39" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" t="s">
+        <v>90</v>
+      </c>
+      <c r="F39" t="s">
         <v>59</v>
       </c>
-      <c r="E39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D40" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" t="s">
+        <v>90</v>
+      </c>
+      <c r="F40" t="s">
         <v>59</v>
       </c>
-      <c r="E40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" s="1" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D41" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E42" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F42" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F43" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E44" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F44" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E45" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F45" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F46" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D47" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E47" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F47" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D48" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E48" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F48" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="D49" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E49" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F49" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D50" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E50" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D51" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E51" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F51" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D52" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E52" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F52" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="H52" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="D53" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F53" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="H53" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D54" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E54" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F54" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F55" t="s">
-        <v>222</v>
+        <v>162</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="H55" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D56" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E56" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>119</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D57" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E57" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F57" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="D58" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E58" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F58" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="H58" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="D59" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E59" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F59" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E60" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F60" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D61" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E61" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F61" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="D62" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E62" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F62" t="s">
-        <v>138</v>
+        <v>246</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E63" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F63" t="s">
-        <v>138</v>
+        <v>246</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="D64" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E64" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="D65" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E65" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F65" t="s">
-        <v>138</v>
+        <v>259</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="D66" t="s">
+        <v>89</v>
+      </c>
+      <c r="E66" t="s">
+        <v>90</v>
+      </c>
+      <c r="F66" t="s">
         <v>59</v>
       </c>
-      <c r="E66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D67" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E67" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F67" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="H67" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="D68" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E68" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F68" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="H68" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D69" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E69" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F69" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="H69" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="D70" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E70" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F70" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E71" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F71" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="H71" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="D72" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E72" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F72" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D73" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E73" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F73" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="H73" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D74" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E74" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F74" t="s">
-        <v>70</v>
+        <v>246</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="D75" t="s">
+        <v>89</v>
+      </c>
+      <c r="E75" t="s">
+        <v>90</v>
+      </c>
+      <c r="F75" t="s">
         <v>59</v>
       </c>
-      <c r="E75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G75" s="1" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="H75" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D76" t="s">
+        <v>89</v>
+      </c>
+      <c r="E76" t="s">
+        <v>90</v>
+      </c>
+      <c r="F76" t="s">
         <v>59</v>
       </c>
-      <c r="E76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G76" s="1" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="H76" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D77" t="s">
+        <v>89</v>
+      </c>
+      <c r="E77" t="s">
+        <v>90</v>
+      </c>
+      <c r="F77" t="s">
         <v>59</v>
       </c>
-      <c r="E77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G77" s="1" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="H77" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D78" t="s">
+        <v>89</v>
+      </c>
+      <c r="E78" t="s">
+        <v>90</v>
+      </c>
+      <c r="F78" t="s">
         <v>59</v>
       </c>
-      <c r="E78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G78" s="1" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="H78" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D79" t="s">
+        <v>89</v>
+      </c>
+      <c r="E79" t="s">
+        <v>90</v>
+      </c>
+      <c r="F79" t="s">
         <v>59</v>
       </c>
-      <c r="E79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G79" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="H79" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D80" t="s">
+        <v>89</v>
+      </c>
+      <c r="E80" t="s">
+        <v>90</v>
+      </c>
+      <c r="F80" t="s">
         <v>59</v>
       </c>
-      <c r="E80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G80" s="1" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H80" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D81" t="s">
+        <v>89</v>
+      </c>
+      <c r="E81" t="s">
+        <v>90</v>
+      </c>
+      <c r="F81" t="s">
         <v>59</v>
       </c>
-      <c r="E81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G81" s="1" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="H81" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="D82" t="s">
+        <v>89</v>
+      </c>
+      <c r="E82" t="s">
+        <v>90</v>
+      </c>
+      <c r="F82" t="s">
         <v>59</v>
       </c>
-      <c r="E82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G82" s="1" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="H82" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="D83" t="s">
+        <v>89</v>
+      </c>
+      <c r="E83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F83" t="s">
         <v>59</v>
       </c>
-      <c r="E83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="D84" t="s">
+        <v>89</v>
+      </c>
+      <c r="E84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F84" t="s">
         <v>59</v>
       </c>
-      <c r="E84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G84" s="1" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="H84" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="D85" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E85" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F85" t="s">
-        <v>235</v>
+        <v>109</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>74</v>
+        <v>340</v>
       </c>
       <c r="H85" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="D86" t="s">
+        <v>89</v>
+      </c>
+      <c r="E86" t="s">
+        <v>90</v>
+      </c>
+      <c r="F86" t="s">
         <v>59</v>
       </c>
-      <c r="E86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="1" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="H86" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="D87" t="s">
+        <v>89</v>
+      </c>
+      <c r="E87" t="s">
+        <v>90</v>
+      </c>
+      <c r="F87" t="s">
         <v>59</v>
       </c>
-      <c r="E87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G87" s="1" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="H87" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="D88" t="s">
+        <v>89</v>
+      </c>
+      <c r="E88" t="s">
+        <v>90</v>
+      </c>
+      <c r="F88" t="s">
         <v>59</v>
       </c>
-      <c r="E88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G88" s="1" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="H88" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="D89" t="s">
+        <v>89</v>
+      </c>
+      <c r="E89" t="s">
+        <v>90</v>
+      </c>
+      <c r="F89" t="s">
         <v>59</v>
       </c>
-      <c r="E89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G89" s="1" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="H89" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="D90" t="s">
+        <v>89</v>
+      </c>
+      <c r="E90" t="s">
+        <v>90</v>
+      </c>
+      <c r="F90" t="s">
         <v>59</v>
       </c>
-      <c r="E90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G90" s="1" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="H90" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="D91" t="s">
+        <v>89</v>
+      </c>
+      <c r="E91" t="s">
+        <v>90</v>
+      </c>
+      <c r="F91" t="s">
         <v>59</v>
       </c>
-      <c r="E91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G91" s="1" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="H91" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="D92" t="s">
+        <v>89</v>
+      </c>
+      <c r="E92" t="s">
+        <v>90</v>
+      </c>
+      <c r="F92" t="s">
         <v>59</v>
       </c>
-      <c r="E92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G92" s="1" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="H92" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="D93" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E93" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F93" t="s">
-        <v>93</v>
+        <v>259</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>379</v>
+        <v>103</v>
       </c>
       <c r="H93" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D94" t="s">
+        <v>89</v>
+      </c>
+      <c r="E94" t="s">
+        <v>90</v>
+      </c>
+      <c r="F94" t="s">
         <v>59</v>
       </c>
-      <c r="E94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G94" s="1" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="H94" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="D95" t="s">
+        <v>89</v>
+      </c>
+      <c r="E95" t="s">
+        <v>90</v>
+      </c>
+      <c r="F95" t="s">
         <v>59</v>
       </c>
-      <c r="E95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G95" s="1" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="H95" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="D96" t="s">
+        <v>89</v>
+      </c>
+      <c r="E96" t="s">
+        <v>90</v>
+      </c>
+      <c r="F96" t="s">
         <v>59</v>
       </c>
-      <c r="E96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G96" s="1" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="H96" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="D97" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E97" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F97" t="s">
-        <v>93</v>
+        <v>259</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="H97" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="D98" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E98" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F98" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="H98" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="D99" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E99" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F99" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="H99" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="D100" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E100" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F100" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="H100" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="D101" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E101" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F101" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="H101" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="D102" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E102" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F102" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="H102" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="D103" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E103" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F103" t="s">
-        <v>419</v>
+        <v>119</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="H103" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="D104" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E104" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F104" t="s">
-        <v>419</v>
+        <v>119</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="H104" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="D105" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E105" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F105" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="H105" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="D106" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E106" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="F106" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="H106" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>426</v>
       </c>
       <c r="D107" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E107" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F107" t="s">
-        <v>437</v>
+        <v>162</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="H107" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>430</v>
       </c>
       <c r="D108" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E108" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F108" t="s">
-        <v>437</v>
+        <v>162</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="H108" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>22</v>
+        <v>434</v>
       </c>
       <c r="D109" t="s">
+        <v>89</v>
+      </c>
+      <c r="E109" t="s">
+        <v>90</v>
+      </c>
+      <c r="F109" t="s">
+        <v>119</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="E109" t="s">
+      <c r="H109" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>27</v>
+        <v>438</v>
       </c>
       <c r="D110" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E110" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F110" t="s">
-        <v>437</v>
+        <v>109</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="H110" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>442</v>
       </c>
       <c r="D111" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E111" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F111" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="H111" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>35</v>
+        <v>447</v>
       </c>
       <c r="D112" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E112" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F112" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="H112" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>84</v>
+        <v>451</v>
       </c>
       <c r="D113" t="s">
-        <v>435</v>
+        <v>89</v>
       </c>
       <c r="E113" t="s">
-        <v>436</v>
+        <v>90</v>
       </c>
       <c r="F113" t="s">
-        <v>437</v>
+        <v>119</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="H113" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>454</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>455</v>
+      </c>
+      <c r="D114" t="s">
+        <v>89</v>
+      </c>
+      <c r="E114" t="s">
+        <v>90</v>
+      </c>
+      <c r="F114" t="s">
+        <v>119</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H114" t="s">
         <v>457</v>
-      </c>
-[...19 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>458</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>459</v>
+      </c>
+      <c r="D115" t="s">
+        <v>89</v>
+      </c>
+      <c r="E115" t="s">
+        <v>90</v>
+      </c>
+      <c r="F115" t="s">
+        <v>119</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B115" t="s">
-[...5 lines deleted...]
-      <c r="D115" t="s">
+      <c r="H115" t="s">
         <v>461</v>
-      </c>
-[...10 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>462</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>463</v>
+      </c>
+      <c r="D116" t="s">
+        <v>89</v>
+      </c>
+      <c r="E116" t="s">
+        <v>90</v>
+      </c>
+      <c r="F116" t="s">
+        <v>119</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H116" t="s">
         <v>465</v>
-      </c>
-[...19 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>466</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>467</v>
+      </c>
+      <c r="D117" t="s">
+        <v>89</v>
+      </c>
+      <c r="E117" t="s">
+        <v>90</v>
+      </c>
+      <c r="F117" t="s">
+        <v>443</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B117" t="s">
-[...14 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>470</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>471</v>
       </c>
-      <c r="B118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>461</v>
+        <v>89</v>
       </c>
       <c r="E118" t="s">
-        <v>462</v>
+        <v>90</v>
       </c>
       <c r="F118" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H118" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>474</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E119" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F119" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>480</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" t="s">
+        <v>475</v>
+      </c>
+      <c r="E120" t="s">
+        <v>476</v>
+      </c>
+      <c r="F120" t="s">
         <v>477</v>
       </c>
-      <c r="B120" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G120" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="H120" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D121" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E121" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F121" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="H121" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="D122" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E122" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F122" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="H122" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="D123" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E123" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F123" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="H123" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="D124" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E124" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F124" t="s">
-        <v>23</v>
+        <v>477</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="H124" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="D125" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E125" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F125" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="H125" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="D126" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E126" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="H126" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="D127" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E127" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F127" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="H127" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="D128" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E128" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F128" t="s">
-        <v>500</v>
+        <v>477</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="H128" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="D129" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E129" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F129" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="H129" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="D130" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E130" t="s">
-        <v>462</v>
+        <v>476</v>
+      </c>
+      <c r="F130" t="s">
+        <v>477</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="H130" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="D131" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E131" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F131" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="H131" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="D132" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E132" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F132" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="H132" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="D133" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="E133" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="F133" t="s">
-        <v>18</v>
+        <v>477</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="H133" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E134" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F134" t="s">
-        <v>18</v>
+        <v>477</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="H134" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E135" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F135" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="H135" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D136" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E136" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F136" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D137" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E137" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F137" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="H137" t="s">
-        <v>467</v>
+        <v>534</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
       <c r="D138" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E138" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F138" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="H138" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="D139" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E139" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F139" t="s">
-        <v>18</v>
+        <v>477</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="H139" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="D140" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E140" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F140" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="H140" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>161</v>
+        <v>69</v>
       </c>
       <c r="D141" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E141" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F141" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="H141" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>165</v>
+        <v>73</v>
       </c>
       <c r="D142" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E142" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F142" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H142" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>169</v>
+        <v>77</v>
       </c>
       <c r="D143" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E143" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F143" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="H143" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>173</v>
+        <v>81</v>
       </c>
       <c r="D144" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E144" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F144" t="s">
-        <v>80</v>
+        <v>477</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="H144" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>177</v>
+        <v>85</v>
       </c>
       <c r="D145" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E145" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F145" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H145" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>181</v>
+        <v>129</v>
       </c>
       <c r="D146" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E146" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F146" t="s">
-        <v>80</v>
+        <v>477</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>74</v>
+        <v>558</v>
       </c>
       <c r="H146" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>185</v>
+        <v>133</v>
       </c>
       <c r="D147" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E147" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F147" t="s">
-        <v>437</v>
+        <v>561</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="H147" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>189</v>
+        <v>137</v>
       </c>
       <c r="D148" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E148" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F148" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="H148" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>193</v>
+        <v>141</v>
       </c>
       <c r="D149" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E149" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>523</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H149" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>197</v>
+        <v>145</v>
       </c>
       <c r="D150" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E150" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F150" t="s">
-        <v>419</v>
+        <v>477</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="D151" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E151" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F151" t="s">
-        <v>568</v>
+        <v>477</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="H151" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
       <c r="D152" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E152" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F152" t="s">
-        <v>437</v>
+        <v>18</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="H152" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="D153" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E153" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F153" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="H153" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>213</v>
+        <v>161</v>
       </c>
       <c r="D154" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E154" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F154" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="H154" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="D155" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E155" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F155" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="H155" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="D156" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E156" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F156" t="s">
-        <v>70</v>
+        <v>477</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="H156" t="s">
-        <v>585</v>
+        <v>528</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="D157" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E157" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F157" t="s">
-        <v>23</v>
+        <v>477</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>230</v>
+        <v>178</v>
       </c>
       <c r="D158" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="E158" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="F158" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H158" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="D159" t="s">
-        <v>593</v>
+        <v>522</v>
       </c>
       <c r="E159" t="s">
-        <v>594</v>
+        <v>523</v>
       </c>
       <c r="F159" t="s">
-        <v>595</v>
+        <v>477</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="H159" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
       <c r="D160" t="s">
-        <v>593</v>
+        <v>522</v>
       </c>
       <c r="E160" t="s">
-        <v>594</v>
+        <v>523</v>
       </c>
       <c r="F160" t="s">
-        <v>23</v>
+        <v>477</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H160" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>22</v>
+        <v>189</v>
       </c>
       <c r="D161" t="s">
-        <v>593</v>
+        <v>522</v>
       </c>
       <c r="E161" t="s">
-        <v>594</v>
+        <v>523</v>
       </c>
       <c r="F161" t="s">
-        <v>23</v>
+        <v>477</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H161" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="D162" t="s">
-        <v>593</v>
+        <v>522</v>
       </c>
       <c r="E162" t="s">
-        <v>594</v>
+        <v>523</v>
       </c>
       <c r="F162" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H162" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D163" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E163" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F163" t="s">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H163" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>611</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="D164" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E164" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F164" t="s">
-        <v>568</v>
+        <v>109</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H164" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>614</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="D165" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E165" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F165" t="s">
+        <v>109</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H165" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>616</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>209</v>
+      </c>
+      <c r="D166" t="s">
+        <v>522</v>
+      </c>
+      <c r="E166" t="s">
+        <v>523</v>
+      </c>
+      <c r="F166" t="s">
+        <v>477</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H166" t="s">
         <v>618</v>
-      </c>
-[...19 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>619</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>213</v>
+      </c>
+      <c r="D167" t="s">
+        <v>522</v>
+      </c>
+      <c r="E167" t="s">
+        <v>523</v>
+      </c>
+      <c r="F167" t="s">
+        <v>477</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H167" t="s">
         <v>621</v>
-      </c>
-[...19 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>622</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>217</v>
+      </c>
+      <c r="D168" t="s">
+        <v>522</v>
+      </c>
+      <c r="E168" t="s">
+        <v>523</v>
+      </c>
+      <c r="F168" t="s">
+        <v>23</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H168" t="s">
         <v>624</v>
-      </c>
-[...19 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>625</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>221</v>
+      </c>
+      <c r="D169" t="s">
+        <v>522</v>
+      </c>
+      <c r="E169" t="s">
+        <v>523</v>
+      </c>
+      <c r="F169" t="s">
+        <v>443</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H169" t="s">
         <v>627</v>
-      </c>
-[...19 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>628</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>225</v>
+      </c>
+      <c r="D170" t="s">
+        <v>522</v>
+      </c>
+      <c r="E170" t="s">
+        <v>523</v>
+      </c>
+      <c r="F170" t="s">
+        <v>629</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="B170" t="s">
-[...11 lines deleted...]
-      <c r="F170" t="s">
+      <c r="H170" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>632</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>229</v>
+      </c>
+      <c r="D171" t="s">
+        <v>522</v>
+      </c>
+      <c r="E171" t="s">
+        <v>523</v>
+      </c>
+      <c r="F171" t="s">
+        <v>477</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H171" t="s">
         <v>634</v>
-      </c>
-[...19 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>92</v>
+        <v>233</v>
       </c>
       <c r="D172" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E172" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F172" t="s">
-        <v>631</v>
+        <v>109</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="H172" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>97</v>
+        <v>237</v>
       </c>
       <c r="D173" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E173" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F173" t="s">
-        <v>70</v>
+        <v>477</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="H173" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>101</v>
+        <v>241</v>
       </c>
       <c r="D174" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E174" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F174" t="s">
-        <v>645</v>
+        <v>477</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="H174" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>105</v>
+        <v>245</v>
       </c>
       <c r="D175" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E175" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F175" t="s">
-        <v>615</v>
+        <v>59</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="H175" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>109</v>
+        <v>250</v>
       </c>
       <c r="D176" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E176" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F176" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="H176" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>113</v>
+        <v>254</v>
       </c>
       <c r="D177" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E177" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F177" t="s">
-        <v>222</v>
+        <v>18</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="H177" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>117</v>
+        <v>258</v>
       </c>
       <c r="D178" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E178" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F178" t="s">
-        <v>658</v>
+        <v>477</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H178" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>121</v>
+        <v>263</v>
       </c>
       <c r="D179" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E179" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>523</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="H179" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>125</v>
+        <v>267</v>
       </c>
       <c r="D180" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E180" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F180" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="H180" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>129</v>
+        <v>271</v>
       </c>
       <c r="D181" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E181" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F181" t="s">
-        <v>138</v>
+        <v>477</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="H181" t="s">
-        <v>669</v>
+        <v>547</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>133</v>
+        <v>275</v>
       </c>
       <c r="D182" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E182" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F182" t="s">
-        <v>138</v>
+        <v>477</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="H182" t="s">
-        <v>672</v>
+        <v>604</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>137</v>
+        <v>279</v>
       </c>
       <c r="D183" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E183" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F183" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>674</v>
+        <v>103</v>
       </c>
       <c r="H183" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>142</v>
+        <v>283</v>
       </c>
       <c r="D184" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E184" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F184" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="H184" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>146</v>
+        <v>287</v>
       </c>
       <c r="D185" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E185" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F185" t="s">
-        <v>235</v>
+        <v>477</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="H185" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>150</v>
+        <v>291</v>
       </c>
       <c r="D186" t="s">
-        <v>607</v>
+        <v>522</v>
       </c>
       <c r="E186" t="s">
-        <v>608</v>
+        <v>523</v>
       </c>
       <c r="F186" t="s">
-        <v>235</v>
+        <v>477</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="H186" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>607</v>
+        <v>678</v>
       </c>
       <c r="E187" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="F187" t="s">
-        <v>235</v>
+        <v>680</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="H187" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="D188" t="s">
-        <v>607</v>
+        <v>678</v>
       </c>
       <c r="E188" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="F188" t="s">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="H188" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="D189" t="s">
-        <v>607</v>
+        <v>678</v>
       </c>
       <c r="E189" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="F189" t="s">
-        <v>419</v>
+        <v>23</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H189" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="D190" t="s">
-        <v>607</v>
+        <v>678</v>
       </c>
       <c r="E190" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="F190" t="s">
-        <v>235</v>
+        <v>18</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="H190" t="s">
-        <v>696</v>
+        <v>682</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E191" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F191" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="H191" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>173</v>
+        <v>17</v>
       </c>
       <c r="D192" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E192" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F192" t="s">
-        <v>235</v>
+        <v>629</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="H192" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>177</v>
+        <v>22</v>
       </c>
       <c r="D193" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E193" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F193" t="s">
-        <v>235</v>
+        <v>700</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="H193" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>181</v>
+        <v>27</v>
       </c>
       <c r="D194" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E194" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F194" t="s">
-        <v>615</v>
+        <v>59</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="H194" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
       <c r="D195" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E195" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F195" t="s">
-        <v>710</v>
+        <v>259</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="H195" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>189</v>
+        <v>35</v>
       </c>
       <c r="D196" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E196" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F196" t="s">
+        <v>259</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="G196" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H196" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>193</v>
+        <v>38</v>
       </c>
       <c r="D197" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E197" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F197" t="s">
-        <v>138</v>
+        <v>259</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="H197" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>197</v>
+        <v>69</v>
       </c>
       <c r="D198" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E198" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F198" t="s">
-        <v>138</v>
+        <v>716</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="H198" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>719</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>73</v>
+      </c>
+      <c r="D199" t="s">
+        <v>692</v>
+      </c>
+      <c r="E199" t="s">
+        <v>693</v>
+      </c>
+      <c r="F199" t="s">
+        <v>720</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H199" t="s">
         <v>722</v>
-      </c>
-[...19 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>723</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>77</v>
+      </c>
+      <c r="D200" t="s">
+        <v>692</v>
+      </c>
+      <c r="E200" t="s">
+        <v>693</v>
+      </c>
+      <c r="F200" t="s">
+        <v>716</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H200" t="s">
         <v>725</v>
-      </c>
-[...19 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>726</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>81</v>
+      </c>
+      <c r="D201" t="s">
+        <v>692</v>
+      </c>
+      <c r="E201" t="s">
+        <v>693</v>
+      </c>
+      <c r="F201" t="s">
+        <v>59</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H201" t="s">
         <v>728</v>
-      </c>
-[...19 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>729</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>85</v>
+      </c>
+      <c r="D202" t="s">
+        <v>692</v>
+      </c>
+      <c r="E202" t="s">
+        <v>693</v>
+      </c>
+      <c r="F202" t="s">
+        <v>730</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="B202" t="s">
-[...14 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>733</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>129</v>
+      </c>
+      <c r="D203" t="s">
+        <v>692</v>
+      </c>
+      <c r="E203" t="s">
+        <v>693</v>
+      </c>
+      <c r="F203" t="s">
+        <v>700</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B203" t="s">
-[...14 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>736</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>133</v>
+      </c>
+      <c r="D204" t="s">
+        <v>692</v>
+      </c>
+      <c r="E204" t="s">
+        <v>693</v>
+      </c>
+      <c r="F204" t="s">
+        <v>259</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="B204" t="s">
-[...14 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>739</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>137</v>
+      </c>
+      <c r="D205" t="s">
+        <v>692</v>
+      </c>
+      <c r="E205" t="s">
+        <v>693</v>
+      </c>
+      <c r="F205" t="s">
+        <v>246</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B205" t="s">
-[...14 lines deleted...]
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>742</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>141</v>
+      </c>
+      <c r="D206" t="s">
+        <v>692</v>
+      </c>
+      <c r="E206" t="s">
+        <v>693</v>
+      </c>
+      <c r="F206" t="s">
         <v>743</v>
       </c>
-      <c r="B206" t="s">
-[...11 lines deleted...]
-      <c r="F206" t="s">
+      <c r="G206" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="G206" s="1" t="s">
+      <c r="H206" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>746</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>145</v>
+      </c>
+      <c r="D207" t="s">
+        <v>692</v>
+      </c>
+      <c r="E207" t="s">
+        <v>693</v>
+      </c>
+      <c r="F207" t="s">
+        <v>259</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="B207" t="s">
-[...14 lines deleted...]
-      <c r="G207" s="1" t="s">
+      <c r="H207" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>749</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>149</v>
+      </c>
+      <c r="D208" t="s">
+        <v>692</v>
+      </c>
+      <c r="E208" t="s">
+        <v>693</v>
+      </c>
+      <c r="F208" t="s">
+        <v>23</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>750</v>
       </c>
-      <c r="B208" t="s">
-[...14 lines deleted...]
-      <c r="G208" s="1" t="s">
+      <c r="H208" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>752</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>153</v>
+      </c>
+      <c r="D209" t="s">
+        <v>692</v>
+      </c>
+      <c r="E209" t="s">
+        <v>693</v>
+      </c>
+      <c r="F209" t="s">
+        <v>162</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="B209" t="s">
-[...14 lines deleted...]
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>755</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>157</v>
+      </c>
+      <c r="D210" t="s">
+        <v>692</v>
+      </c>
+      <c r="E210" t="s">
+        <v>693</v>
+      </c>
+      <c r="F210" t="s">
+        <v>162</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="B210" t="s">
-[...14 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>758</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>161</v>
+      </c>
+      <c r="D211" t="s">
+        <v>692</v>
+      </c>
+      <c r="E211" t="s">
+        <v>693</v>
+      </c>
+      <c r="F211" t="s">
+        <v>259</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B211" t="s">
-[...14 lines deleted...]
-      <c r="G211" s="1" t="s">
+      <c r="H211" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>761</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>166</v>
+      </c>
+      <c r="D212" t="s">
+        <v>692</v>
+      </c>
+      <c r="E212" t="s">
+        <v>693</v>
+      </c>
+      <c r="F212" t="s">
+        <v>259</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="B212" t="s">
-[...14 lines deleted...]
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>764</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>170</v>
+      </c>
+      <c r="D213" t="s">
+        <v>692</v>
+      </c>
+      <c r="E213" t="s">
+        <v>693</v>
+      </c>
+      <c r="F213" t="s">
+        <v>259</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="B213" t="s">
-[...14 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>767</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>174</v>
+      </c>
+      <c r="D214" t="s">
+        <v>692</v>
+      </c>
+      <c r="E214" t="s">
+        <v>693</v>
+      </c>
+      <c r="F214" t="s">
+        <v>259</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="B214" t="s">
-[...14 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H214" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>770</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>178</v>
+      </c>
+      <c r="D215" t="s">
+        <v>692</v>
+      </c>
+      <c r="E215" t="s">
+        <v>693</v>
+      </c>
+      <c r="F215" t="s">
+        <v>259</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="B215" t="s">
-[...14 lines deleted...]
-      <c r="G215" s="1" t="s">
+      <c r="H215" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>773</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>182</v>
+      </c>
+      <c r="D216" t="s">
+        <v>692</v>
+      </c>
+      <c r="E216" t="s">
+        <v>693</v>
+      </c>
+      <c r="F216" t="s">
+        <v>259</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="B216" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>776</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>185</v>
+      </c>
+      <c r="D217" t="s">
+        <v>692</v>
+      </c>
+      <c r="E217" t="s">
+        <v>693</v>
+      </c>
+      <c r="F217" t="s">
+        <v>443</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>779</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>189</v>
+      </c>
+      <c r="D218" t="s">
+        <v>692</v>
+      </c>
+      <c r="E218" t="s">
+        <v>693</v>
+      </c>
+      <c r="F218" t="s">
+        <v>259</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="B218" t="s">
-[...14 lines deleted...]
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>782</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>193</v>
+      </c>
+      <c r="D219" t="s">
+        <v>692</v>
+      </c>
+      <c r="E219" t="s">
+        <v>693</v>
+      </c>
+      <c r="F219" t="s">
+        <v>259</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="B219" t="s">
-[...14 lines deleted...]
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>785</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>197</v>
+      </c>
+      <c r="D220" t="s">
+        <v>692</v>
+      </c>
+      <c r="E220" t="s">
+        <v>693</v>
+      </c>
+      <c r="F220" t="s">
+        <v>259</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B220" t="s">
-[...14 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>788</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>201</v>
+      </c>
+      <c r="D221" t="s">
+        <v>692</v>
+      </c>
+      <c r="E221" t="s">
+        <v>693</v>
+      </c>
+      <c r="F221" t="s">
+        <v>259</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B221" t="s">
-[...14 lines deleted...]
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>791</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>205</v>
+      </c>
+      <c r="D222" t="s">
+        <v>692</v>
+      </c>
+      <c r="E222" t="s">
+        <v>693</v>
+      </c>
+      <c r="F222" t="s">
+        <v>700</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B222" t="s">
-[...14 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H222" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>794</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>209</v>
+      </c>
+      <c r="D223" t="s">
+        <v>692</v>
+      </c>
+      <c r="E223" t="s">
+        <v>693</v>
+      </c>
+      <c r="F223" t="s">
         <v>795</v>
-      </c>
-[...13 lines deleted...]
-        <v>658</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>796</v>
       </c>
       <c r="H223" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>798</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>303</v>
+        <v>213</v>
       </c>
       <c r="D224" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E224" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F224" t="s">
-        <v>23</v>
+        <v>795</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H224" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>801</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>307</v>
+        <v>217</v>
       </c>
       <c r="D225" t="s">
-        <v>607</v>
+        <v>692</v>
       </c>
       <c r="E225" t="s">
-        <v>608</v>
+        <v>693</v>
       </c>
       <c r="F225" t="s">
+        <v>162</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="G225" s="1" t="s">
+      <c r="H225" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>804</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>221</v>
+      </c>
+      <c r="D226" t="s">
+        <v>692</v>
+      </c>
+      <c r="E226" t="s">
+        <v>693</v>
+      </c>
+      <c r="F226" t="s">
+        <v>162</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="B226" t="s">
-[...14 lines deleted...]
-      <c r="G226" s="1" t="s">
+      <c r="H226" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>807</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>225</v>
+      </c>
+      <c r="D227" t="s">
+        <v>692</v>
+      </c>
+      <c r="E227" t="s">
+        <v>693</v>
+      </c>
+      <c r="F227" t="s">
+        <v>162</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="B227" t="s">
-[...14 lines deleted...]
-      <c r="G227" s="1" t="s">
+      <c r="H227" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>810</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>229</v>
+      </c>
+      <c r="D228" t="s">
+        <v>692</v>
+      </c>
+      <c r="E228" t="s">
+        <v>693</v>
+      </c>
+      <c r="F228" t="s">
+        <v>119</v>
+      </c>
+      <c r="G228" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="B228" t="s">
-[...14 lines deleted...]
-      <c r="G228" s="1" t="s">
+      <c r="H228" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>813</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>233</v>
+      </c>
+      <c r="D229" t="s">
+        <v>692</v>
+      </c>
+      <c r="E229" t="s">
+        <v>693</v>
+      </c>
+      <c r="F229" t="s">
+        <v>162</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="B229" t="s">
-[...14 lines deleted...]
-      <c r="G229" s="1" t="s">
+      <c r="H229" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>816</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>237</v>
+      </c>
+      <c r="D230" t="s">
+        <v>692</v>
+      </c>
+      <c r="E230" t="s">
+        <v>693</v>
+      </c>
+      <c r="F230" t="s">
+        <v>23</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="H230" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>819</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>241</v>
+      </c>
+      <c r="D231" t="s">
+        <v>692</v>
+      </c>
+      <c r="E231" t="s">
+        <v>693</v>
+      </c>
+      <c r="F231" t="s">
+        <v>23</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H231" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>822</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>245</v>
+      </c>
+      <c r="D232" t="s">
+        <v>692</v>
+      </c>
+      <c r="E232" t="s">
+        <v>693</v>
+      </c>
+      <c r="F232" t="s">
+        <v>23</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H232" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>825</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D233" t="s">
+        <v>692</v>
+      </c>
+      <c r="E233" t="s">
+        <v>693</v>
+      </c>
+      <c r="F233" t="s">
+        <v>23</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H233" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>828</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>254</v>
+      </c>
+      <c r="D234" t="s">
+        <v>692</v>
+      </c>
+      <c r="E234" t="s">
+        <v>693</v>
+      </c>
+      <c r="F234" t="s">
+        <v>829</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H234" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>832</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>258</v>
+      </c>
+      <c r="D235" t="s">
+        <v>692</v>
+      </c>
+      <c r="E235" t="s">
+        <v>693</v>
+      </c>
+      <c r="F235" t="s">
+        <v>259</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H235" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>835</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>263</v>
+      </c>
+      <c r="D236" t="s">
+        <v>692</v>
+      </c>
+      <c r="E236" t="s">
+        <v>693</v>
+      </c>
+      <c r="F236" t="s">
+        <v>259</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H236" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>838</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>267</v>
+      </c>
+      <c r="D237" t="s">
+        <v>692</v>
+      </c>
+      <c r="E237" t="s">
+        <v>693</v>
+      </c>
+      <c r="F237" t="s">
+        <v>259</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H237" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>841</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>271</v>
+      </c>
+      <c r="D238" t="s">
+        <v>692</v>
+      </c>
+      <c r="E238" t="s">
+        <v>693</v>
+      </c>
+      <c r="F238" t="s">
+        <v>259</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H238" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>844</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>275</v>
+      </c>
+      <c r="D239" t="s">
+        <v>692</v>
+      </c>
+      <c r="E239" t="s">
+        <v>693</v>
+      </c>
+      <c r="F239" t="s">
+        <v>259</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H239" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>847</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>279</v>
+      </c>
+      <c r="D240" t="s">
+        <v>692</v>
+      </c>
+      <c r="E240" t="s">
+        <v>693</v>
+      </c>
+      <c r="F240" t="s">
+        <v>259</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H240" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>850</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>283</v>
+      </c>
+      <c r="D241" t="s">
+        <v>692</v>
+      </c>
+      <c r="E241" t="s">
+        <v>693</v>
+      </c>
+      <c r="F241" t="s">
+        <v>109</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H241" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>853</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>287</v>
+      </c>
+      <c r="D242" t="s">
+        <v>692</v>
+      </c>
+      <c r="E242" t="s">
+        <v>693</v>
+      </c>
+      <c r="F242" t="s">
+        <v>109</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H242" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>856</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>291</v>
+      </c>
+      <c r="D243" t="s">
+        <v>692</v>
+      </c>
+      <c r="E243" t="s">
+        <v>693</v>
+      </c>
+      <c r="F243" t="s">
+        <v>259</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H243" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>859</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>295</v>
+      </c>
+      <c r="D244" t="s">
+        <v>692</v>
+      </c>
+      <c r="E244" t="s">
+        <v>693</v>
+      </c>
+      <c r="F244" t="s">
+        <v>59</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H244" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>862</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>299</v>
+      </c>
+      <c r="D245" t="s">
+        <v>692</v>
+      </c>
+      <c r="E245" t="s">
+        <v>693</v>
+      </c>
+      <c r="F245" t="s">
+        <v>59</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H245" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>865</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>303</v>
+      </c>
+      <c r="D246" t="s">
+        <v>692</v>
+      </c>
+      <c r="E246" t="s">
+        <v>693</v>
+      </c>
+      <c r="F246" t="s">
+        <v>259</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H246" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>868</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>307</v>
+      </c>
+      <c r="D247" t="s">
+        <v>692</v>
+      </c>
+      <c r="E247" t="s">
+        <v>693</v>
+      </c>
+      <c r="F247" t="s">
+        <v>259</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H247" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>871</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>311</v>
+      </c>
+      <c r="D248" t="s">
+        <v>692</v>
+      </c>
+      <c r="E248" t="s">
+        <v>693</v>
+      </c>
+      <c r="F248" t="s">
+        <v>259</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H248" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>874</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>315</v>
+      </c>
+      <c r="D249" t="s">
+        <v>692</v>
+      </c>
+      <c r="E249" t="s">
+        <v>693</v>
+      </c>
+      <c r="F249" t="s">
+        <v>629</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H249" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>877</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>319</v>
+      </c>
+      <c r="D250" t="s">
+        <v>692</v>
+      </c>
+      <c r="E250" t="s">
+        <v>693</v>
+      </c>
+      <c r="F250" t="s">
+        <v>59</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H250" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>880</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>323</v>
+      </c>
+      <c r="D251" t="s">
+        <v>692</v>
+      </c>
+      <c r="E251" t="s">
+        <v>693</v>
+      </c>
+      <c r="F251" t="s">
+        <v>743</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H251" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>883</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>327</v>
       </c>
-      <c r="D230" t="s">
-[...12 lines deleted...]
-        <v>819</v>
+      <c r="D252" t="s">
+        <v>692</v>
+      </c>
+      <c r="E252" t="s">
+        <v>693</v>
+      </c>
+      <c r="F252" t="s">
+        <v>23</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H252" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>886</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>331</v>
+      </c>
+      <c r="D253" t="s">
+        <v>692</v>
+      </c>
+      <c r="E253" t="s">
+        <v>693</v>
+      </c>
+      <c r="F253" t="s">
+        <v>887</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H253" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>890</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>335</v>
+      </c>
+      <c r="D254" t="s">
+        <v>692</v>
+      </c>
+      <c r="E254" t="s">
+        <v>693</v>
+      </c>
+      <c r="F254" t="s">
+        <v>162</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H254" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>893</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>339</v>
+      </c>
+      <c r="D255" t="s">
+        <v>692</v>
+      </c>
+      <c r="E255" t="s">
+        <v>693</v>
+      </c>
+      <c r="F255" t="s">
+        <v>629</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H255" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>896</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>343</v>
+      </c>
+      <c r="D256" t="s">
+        <v>692</v>
+      </c>
+      <c r="E256" t="s">
+        <v>693</v>
+      </c>
+      <c r="F256" t="s">
+        <v>59</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H256" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>899</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>347</v>
+      </c>
+      <c r="D257" t="s">
+        <v>692</v>
+      </c>
+      <c r="E257" t="s">
+        <v>693</v>
+      </c>
+      <c r="F257" t="s">
+        <v>162</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H257" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>902</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>351</v>
+      </c>
+      <c r="D258" t="s">
+        <v>692</v>
+      </c>
+      <c r="E258" t="s">
+        <v>693</v>
+      </c>
+      <c r="F258" t="s">
+        <v>246</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H258" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>905</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>359</v>
+      </c>
+      <c r="D259" t="s">
+        <v>692</v>
+      </c>
+      <c r="E259" t="s">
+        <v>693</v>
+      </c>
+      <c r="F259" t="s">
+        <v>795</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H259" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>908</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>367</v>
+      </c>
+      <c r="D260" t="s">
+        <v>692</v>
+      </c>
+      <c r="E260" t="s">
+        <v>693</v>
+      </c>
+      <c r="F260" t="s">
+        <v>795</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H260" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>911</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>371</v>
+      </c>
+      <c r="D261" t="s">
+        <v>692</v>
+      </c>
+      <c r="E261" t="s">
+        <v>693</v>
+      </c>
+      <c r="F261" t="s">
+        <v>795</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H261" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>914</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>374</v>
+      </c>
+      <c r="D262" t="s">
+        <v>692</v>
+      </c>
+      <c r="E262" t="s">
+        <v>693</v>
+      </c>
+      <c r="F262" t="s">
+        <v>795</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H262" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>917</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>378</v>
+      </c>
+      <c r="D263" t="s">
+        <v>692</v>
+      </c>
+      <c r="E263" t="s">
+        <v>693</v>
+      </c>
+      <c r="F263" t="s">
+        <v>259</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H263" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>920</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>382</v>
+      </c>
+      <c r="D264" t="s">
+        <v>692</v>
+      </c>
+      <c r="E264" t="s">
+        <v>693</v>
+      </c>
+      <c r="F264" t="s">
+        <v>162</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H264" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>923</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>386</v>
+      </c>
+      <c r="D265" t="s">
+        <v>692</v>
+      </c>
+      <c r="E265" t="s">
+        <v>693</v>
+      </c>
+      <c r="F265" t="s">
+        <v>924</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H265" t="s">
+        <v>926</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9064,50 +10305,85 @@
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>