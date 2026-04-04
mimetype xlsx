--- v0 (2025-11-17)
+++ v1 (2026-04-04)
@@ -54,1360 +54,1360 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Arilson Ferreira de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/7/001patrolamentoestradasmorroredondoboasortetristesorte.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/7/001patrolamentoestradasmorroredondoboasortetristesorte.pdf</t>
   </si>
   <si>
     <t>Que seja determinar ao Secretário de Interior e Transportes da Municipalidade Senhor Robson Fardim Tristão para providenciar, com urgência, com sua equipe de trabalho, o Patrolamento e o Ensaibramento dos pontos mais críticos das estradas vicinais dos Córregos Morro Redondo, Boa Sorte e Triste Sorte, localizados no Distrito de Nossa Senhora das Graças, neste Município, em atenção a pedidos dos proprietários rurais da região e usuários das estradas mencionadas.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/</t>
+    <t>http://sapl.iuna.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Interior e Transportes da Municipalidade Senhor Robson Fardim Tristão para providenciar, com urgência, com sua equipe de trabalho, o Patrolamento e o Ensaibramento dos pontos mais críticos da estrada vicinal que passa pela propriedade do Senhor José Aleixo, Córrego do Meio, localizado no Distrito de Santíssima Trindade, neste Município, em atenção a pedidos dos proprietários rurais da região e usuários da estrada mencionada.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Maria Miguelina</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/12/001reformadomuseuhistoricodeiuna.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/12/001reformadomuseuhistoricodeiuna.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja efetuada a Reforma e Manutenção do Museu Histórico de Iúna, em atendimento aos anseios da Sociedade Iunense.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/13/002reformaescolasdeolindanagemdaliladelfinobatista.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/13/002reformaescolasdeolindanagemdaliladelfinobatista.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja efetuada a Reforma e Ampliação das Escolas Municipais Seguintes: EMEF Deolinda Amorim de Oliveira, EMEF Dr. Nagem Abikahir, EMEIEF Professora Dalila de Castro Rios e EMEF Delfino Batista Vieira, visando melhorar a comodidade dos alunos e professores.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/14/004transportegratuitoparaalunosqueestudamforadomunicipio.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/14/004transportegratuitoparaalunosqueestudamforadomunicipio.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Gestão da Municipalidade, Senhor João Paulo Brets e ao Procurador do Município, a viabilizar, de conformidade com a legislação vigente, a elaboração de projeto de lei que estabeleça o Transporte Escolar Gratuito para alunos universitários e de cursos profissionalizantes da rede pública ou privada, que cursam e frequentam aulas fora do município.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/15/003cria-aocemiteriomunicipal.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/15/003cria-aocemiteriomunicipal.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, junto a Procuradoria do Município, no sentido de viabilizar um local para criação de um Novo Cemitério Municipal, haja vista que o existente não conta com espaço condizente para abertura de novos túmulos.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/19/005solicita-aoonibusaodeputadoevairdemelo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/19/005solicita-aoonibusaodeputadoevairdemelo.pdf</t>
   </si>
   <si>
     <t>Que o Ilustre Deputado Federal Senhor Ivair de Melo entre em entendimento com os Órgãos Competentes do Governo Federal, visando a possibilidade de destinar 03 (três) ônibus para atender a demanda da área Social do município de Iúna, haja vista que a atual Administração encontrou a maioria dos veículos danificados e sem condições de uso, o que tem dificultado atender satisfatoriamente as necessidades da população carente do município de Iúna.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/20/001constru-aocoberturasecadorcafebonsucesso.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/20/001constru-aocoberturasecadorcafebonsucesso.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja efetuada a construção do Cobertura do Secador de Café e do Despolpador de Café da localidade de Bonsucesso, Município de Iúna, visando adequar os equipamentos para que os mesmos possam atender os produtores durante a colheita de café, que se aproxima.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/22/002patrolamentoestradasbonsucessosantoantonioboasorte.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/22/002patrolamentoestradasbonsucessosantoantonioboasorte.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja efetuada o patrolamento das estradas que compreendem os Córregos Bonsucesso, Santo Antonio e Boa Sorte, município de Iúna, visando melhorar o transito diário dos produtores da região e o escoamento da safra agrícola, principalmente a safra cafeeira que está se aproximando.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/23/003reparopassarelapra-acoroneljoaoosorio.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/23/003reparopassarelapra-acoroneljoaoosorio.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja reparada a passarela na Praça Coronel João Osório, visando evitar que a água proveniente de chuva invade as dependências da casa de minha mãe, pois com a reforma da Praça o meio fio ficou baixo, fato que facilita a água invadir a residência, causando transtornos e prejuízos. O fato foi levado ao conhecimento da Administração passada e providências não foram tomadas. Espero que a atual, assim que possível, estude uma solução para o problema.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Darlan Barglini</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/24/001patrolamentoestradasserrinhaii.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/24/001patrolamentoestradasserrinhaii.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade Senhor Robson Fardim Tristão, a providenciar, com sua equipe de trabalho, com urgência, o patrolamento das estradas que compreendem  o Córrego Serrinha II, neste município de Iúna, visando a aproximação da safra cafeeira e transporte escolar que se aproximam.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/25/002constru-aorotatoriaquilombo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/25/002constru-aorotatoriaquilombo.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a providenciar, com sua equipe de trabalho, com urgência, a construção de uma Rotatória no entroncamento da Rua Ipiranga com a Avenida São Vicente de Paula, bairro Quilombo, nesta cidade, em frente a Loja de Material de Construção Comercial Cézar, visando melhorar o transito, pois no local não tem faixa ou sinalização para orientar os motoristas e pedestres o que pode vir a ocorrer acidentes.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/26/003reconstru-aorampaacessoruaraulcaetano.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/26/003reconstru-aorampaacessoruaraulcaetano.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a providenciar, com sua equipe de trabalho, com urgência, a reconstrução da Rampa de acesso (zigue zague), entre as Ruas Bento de Almeida Moço e Pedro Caetano, bairro Quilombo, nesta cidade, haja vista que vários pedestres utilizam a rampa, seno que o pedido é uma reivindicação dos moradores do entorno.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/28/04pavimenta-aoruasparqueindustrial.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/28/04pavimenta-aoruasparqueindustrial.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a providenciar, com sua equipe de trabalho, com urgência, os serviços de infraestrutura, saneamento, escoamento de agua pluvial e pavimentação de todas as ruas do Parque Industrial “Ronaldo Rodrigues Ambrósio”, visando melhorar o transito de veículos pesados no atendimento as empresas e, também, o desenvolvimento do Município de Iúna.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Everaldo da Belo Aço</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/30/001sinaliza-aorodoviaes-185.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/30/001sinaliza-aorodoviaes-185.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Gabinete da Municipalidade Senhor Fagner Salvador, a oficiar ao Diretor do DER/ES solicitando a instalação de sinalização com placa ou no piso asfáltico da ES-185, “Coronel Leôncio Vieira de Rezende” sentido Ibitirama, depois da Ponte da Vila de Uberaba, de frente ao ponto de ônibus da Empresa Minastur, haja vista que se trata de uma descida, onde fica a entrada para a propriedade do Senhor Articlinio Silveiro e para uma Igreja Evangélica, que fica a poucos metros da rodovia citada, onde o movimento de fieis e grande nos dias de culto</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Julio Soldado</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/31/001rededeenergiaeletricacom-ilumina-aoempousoalto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/31/001rededeenergiaeletricacom-ilumina-aoempousoalto.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, que tome as providências cabíveis, com sua equipe de trabalho, com urgência, no sentido instalar rede de energia elétrica com iluminação pública na localidade de Pouso Alto, em frente a residência da Senhora Aparecida do José Carmindo, em atenção a pedidos dos comerciantes e moradores da Comunidade, haja vista que a iluminação no local é precária e não oferece segurança ao povo da Comunidade.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Rogerinho Cézar</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/34/01projetotransporteprofessores.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/34/01projetotransporteprofessores.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Procurador do Município que viabilize a elaboração de projeto de lei que permite que os professores da rede escolar estadual e municipal de ensino utilizem, em trechos autorizados, os assentos vagos do transporte escolar fornecido aos alunos. A proposta se dá uma vez que o município concede o benefício aos alunos, mas deixou de fora os professores. Na avaliação, o transporte “pesa” no orçamento dos professores, que muitas das vezes precisam deslocar-se para diferentes escolas no mesmo dia, nas áreas urbana e rural. Esse deslocamento consome recursos necessários ao aprimoramento intelectual da categoria. Em uma primeira etapa o projeto vai beneficiar os professores que moram mais perto dos pontos de parada dos ônibus escolares determinados pela rede pública. As consequências da gratuidade aos professores no sistema de transporte escolar municipal serão positivas para a valorização dos mestres.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/36/005patrolamentoestradascorregoveado.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/36/005patrolamentoestradascorregoveado.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade Senhor Robson Fardim Tristão, a providenciar, com sua equipe de trabalho, com urgência, o patrolamento das estradas vicinais do Distrito de Nossa Senhora das Graças, Córrego Veado, neste Município, próximo às propriedades dos Senhores Nilson Rosa, Antonio Pinheiro e Romildo Borges, em atenção a pedido dos produtores rurais, visando a safra de café que se aproxima.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/37/006patrolamentoestradascorregoboaesperan-a.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/37/006patrolamentoestradascorregoboaesperan-a.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade Senhor Robson Fardim Tristão, a providenciar, com sua equipe de trabalho, com urgência, o patrolamento das estradas vicinais do Distrito de Santíssima Trindade, Córrego Boa Esperança, neste Município, próximo às propriedades dos Senhores Moises Faria e Cleiton do Tico Lindino, em atenção a pedido dos produtores rurais, visando melhorar as condições do ir e vir dos moradores e, também, garantir  circunstancia viáveis para o escoamento da safra de café que se aproxima.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/38/001notifica-aoescelsasobregera-aoentulho.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/38/001notifica-aoescelsasobregera-aoentulho.pdf</t>
   </si>
   <si>
     <t>Que seja remetido expediente notificando a Escelsa para que todo serviço prestado pela empresa, que possa levar a surgir algum tipo de lixo, entulho ou similar, como por exemplo, poda de árvores, que atingem os fios e postes de energia, que os mesmos possam ser removidos de imediato pela própria empresa.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/39/002pedidodermanuten-aoes-185.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/39/002pedidodermanuten-aoes-185.pdf</t>
   </si>
   <si>
     <t>Que seja remetido expediente notificando ao Diretor do DER/ES, Engenheiro Enio Bergoli, a necessidade da equipe do órgão proceder manutenção da Rodovia ES-185, rodovia Coronel Leôncio Vieira de Rezende, que liga Iúna a Ibitirama, pois existem vários buracos enormes, levando perigo de acidentes para quem usa esta rodovia. Ainda mais que os proprietários de veículos do nosso município, principalmente ambulâncias, usam diariamente este percurso para levarem pacientes até outros municípios vizinhos.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/40/003pedidodeenviodeconvenio-contratosdeinstitui-oes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/40/003pedidodeenviodeconvenio-contratosdeinstitui-oes.pdf</t>
   </si>
   <si>
     <t>Que seja remetido expediente notificando aos Secretários de Assistência Social e de Saúde da Municipalidade solicitando aos mesmos que antes de assinar os convênios com as entidades filantrópicas do município, que seja submetido a Comissão Permanente de Educação, Saúde e Assistência Social da Câmara os processo de convênio/contrato de cada entidade para apreciação e fiscalização e, principalmente,  que os mesmos possam ser agilizados, pois as entidades necessitam urgentemente dos recursos para melhor funcionamento da instituição.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/41/004nivelartrechoestradalocalidadepousoalto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/41/004nivelartrechoestradalocalidadepousoalto.pdf</t>
   </si>
   <si>
     <t>Que seja remetido expediente determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de nivelar a estrada do Córrego Pouso Alto, retirando um top de morro que em dias de chuva tem levado os moradores a fazer um percurso de mais ou menos doze quilômetros para terem acesso as suas casas. O trecho da estrada fica próximo a Cachoeira do Chiador, entre as propriedades dos Senhores Isael Oliveira e Flávio Raposo.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/42/005notifica-aoescelsasobreusosolo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/42/005notifica-aoescelsasobreusosolo.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Fazenda da Municipalidade e ao Procurador Geral do Município de Iúna, no sentido de que proceda estudo sobre a possibilidade de cobrança pelo uso do solo pela Concessionária de Energia Elétrica, que presta este tipo de serviço no Município. Que no prazo máximo de 90 (noventa) dias referido estudo seja enviado a esta Casa de Leis para apreciação.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/43/002manuten-aodapra-adevilanova.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/43/002manuten-aodapra-adevilanova.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de efetuar a manutenção dos brinquedos e revitalização dos canteiros da Praça do Bairro Vila Nova, nesta cidade, haja vista que os brinquedos estão quebrados e alguns encostados do lado da quadra de futebol, sendo que os canteiros precisam ser revitalizados. O Pedido acima se firma na preocupação dos moradores com os filhos que usam o local para lazer, e como os brinquedos não rebem a devida manutenção, corre o risco de acidente grave.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>João Elias</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/46/001patrolamentoestradaspequiasaojoaoprincipe.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/46/001patrolamentoestradaspequiasaojoaoprincipe.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão a tomar as providências que se fizerem necessárias com sua equipe de trabalho, com urgência, visando efetuar o patrolamento e o ensaibramento dos trechos mais críticos, das estradas vicinais que compreendem a malha rodoviária dos Distritos de Pequiá e São João do Príncipe, trechos da BR-262 trevo de Boas Novas a Laranja da Terra, via Serra do Fama; de Laranja da Terra a BR-262 via Tinguaciba; da BR-262 a localidade Rio Claro via São João do Príncipe, visando melhorar as estradas para o transito diário dos produtores destas regiões e, também, do escoamento da safra de café que se aproxima. Com as chuvas que tem caído na região, várias barreiras tem obstruído o curso das enxurradas nas margens, levando as águas a cavarem valetas no meio das estradas o que prejudica consideravelmente o transito dos veículos.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/47/002demarca-aovagasestacionamentoparaidosos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/47/002demarca-aovagasestacionamentoparaidosos.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, que tome as providências cabíveis, com sua equipe de trabalho, com urgência, no sentido de demarcar no piso das vias públicas da cidade, com tinta apropriada, as Vagas de estacionamentos destinadas aos Idosos e Deficientes e, também, que seja exercida fiscalização das mesmas para que tais vagas não sejam ocupadas por outros motoristas. O pedido se baseia nos anseios das pessoas idosas e deficientes para terem melhor acesso aos seus direitos.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/48/006solicita-aocrechepra-abairronossasenhoradapenha.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/48/006solicita-aocrechepra-abairronossasenhoradapenha.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de localizar uma área de terras da Municipalidade, para que sejam construídas uma CRECHE e uma PRAÇA no bairro Nossa Senhora da Penha, nesta cidade, para atender as necessidades das mães que trabalham fora e dos jovens da Comunidade, que tem reivindicado, com insistência, uma área para lazer, uma vez que o Bairro é carente das obras reivindicadas.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/49/007solicita-odeescolanobairronossasenhoradapenha.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/49/007solicita-odeescolanobairronossasenhoradapenha.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de localizar uma área de terras da Municipalidade, para que seja construída uma ESCOLA de ensino fundamental no Bairro Nossa Senhora da Penha, nesta cidade, para atender as reivindicações dos moradores da Comunidade, que lutam para ter uma Escola dentro do Bairro.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/51/009solicita-aoconcursopublicointerno.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/51/009solicita-aoconcursopublicointerno.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Procurador Geral do Município e ao Secretário de Gestão a efetuar estudo no sentido de que seja procedido concurso público interno para os servidores do Município de Iúna para preenchimentos das vagas existentes nos diversos setores da Administração Pública.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/52/004providenciartampadebueiro.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/52/004providenciartampadebueiro.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja providenciado uma tampa para o bueiro localizado na esquina das Ruas Braz Lofego e Luiz Bertolini Quarto. O esgoto está escoando a céu aberto, causando mau cheiro e proliferação de mosquito, o que tem incomodado os moradores do entorno.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/53/005trocadelampadasviasdacidade.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/53/005trocadelampadasviasdacidade.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que sejam substituídas as lâmpadas queimadas na rede de iluminação pública das Avenidas Amintas Osório de Matos, José Luiz de Castro e Presidente Tancredo Neves até a entrada do ICC, visando mais segurança para os pedestres que utilizam estas vias durante a noite.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/54/006limpesamargensdoasfaltodaontecentralateicc.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/54/006limpesamargensdoasfaltodaontecentralateicc.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja procedido serviço de roçada das margens da Avenida Presidente Tancredo Neves da ponte central até a entrada do ICC, visando manter limpa as margens da pista por onde as pessoas fazem caminhadas.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/55/008cascalhoestradaserrinha2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/55/008cascalhoestradaserrinha2.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja colocado cascalho na estrada da localidade de Serrinha II, da propriedade do Senhor Arzito até a propriedade do Senhor João Silveira, visando dar boas condições ao produtores para o escoamento da safra de café que se aproxima.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/56/009aterroestradadepiloes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/56/009aterroestradadepiloes.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja feito aterro na estrada de acesso a localidade de Pilões, neste Município, haja vista que a mesma está intransitável, impedindo o acesso dos produtores às propriedades da região.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/57/010aterroestradatristesorte.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/57/010aterroestradatristesorte.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/58/007reativarcentrodezoonose.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/58/007reativarcentrodezoonose.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Saúde da Municipalidade, Senhora Vanessa Leocádio Adami, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja colocado em funcionamento o Centro de Zoonose do Município, objetivando um trabalho para tirar os cães que andam soltos pela cidade, sendo que alguns apresentam doentes, colocando em risco a saúde da população iunense.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/60/011servidorforadefun-ao.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/60/011servidorforadefun-ao.doc</t>
   </si>
   <si>
     <t>Que seja orientado aos Secretários Municipais e Chefes dos diversos Setores da Administração Pública Municipal a não colocar o servidor fora da função de origem, para evitar insatisfação e reclamação por parte dos mesmos, como vem acontecendo.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/61/010cursodetreinamentoparaservidores.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/61/010cursodetreinamentoparaservidores.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado estudo no sentido de realizar curso de treinamento para os servidores municipais, visando orienta-los a tratar com atenção e respeito os nossos munícipes e contribuintes, que procuram atendimento nos diversos departamentos da Administração Pública do município de Iúna. Igualmente, que seja orientado aos servidores dos diversos setores da Administração Pública Municipal a não usarem o telefone celular dentro das repartições, para tratar de assuntos que não sejam especificamente o de trabalho.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/64/solicita-aoclarotelefoniamovel.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/64/solicita-aoclarotelefoniamovel.pdf</t>
   </si>
   <si>
     <t>Depois de ouvido o plenário, que seja encaminhado ofício ao Diretor da Empresa Claro de Telefonia Móvel, comunicando que a comunidade de Pequia, distrito de Iúna, quando liga o número 190 a ligação não está caindo no Batalhão da Polícia Militar, e que seja solicitado a empresa providências urgentes para reparação do sistema, para que o mesmo volte ao funcionamento normal.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/67/emodialisemanhua-u.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/67/emodialisemanhua-u.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, que tome as providências que se fizerem necessárias, com sua equipe de trabalho, com urgência, no sentido de reparar o calçamento da Avenida Amphilóphio de Oliveira com a Rua Júlio Sangi, próximo a Casa de Eventos CITY-MIX, no Bairro Quilombo, nesta cidade, visando facilitar o acesso a Casa de Eventos citada e aos demais imóveis localizados nas imediações.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/69/006atendimentocasadeapoio.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/69/006atendimentocasadeapoio.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de atender a demanda da Diretoria da Casa de Apoio, que fica localizada no Bairro Nossa Senhora da Penha, nesta cidade, naquilo que for necessário.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Maria Miguelina, Adriano Ornelas, Arilson Ferreira de Oliveira, Darlan Barglini, João Elias, Marquinho da Saúde, Paulo Henrique Leocádio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/74/013aquisi-aotresvansparasa-de.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/74/013aquisi-aotresvansparasa-de.pdf</t>
   </si>
   <si>
     <t>Que seja determinado, com urgência, ao Secretário Municipal de Gestão da Municipalidade, Senhor João Paulo Bretz Rodrigues, para providenciar estudos no sentido de viabilizar a aquisição de 03 (três) veículos VANS, para a Secretaria Municipal de Saúde, visando atender as necessidades no transporte de doentes, para atendimento de exames e cirurgias em hospitais fora do município, haja vista que a demanda no setor é grande e na maioria das vezes se trata de caso de urgência, como já houve caso de procedimento marcado que o paciente perdeu por falta de veículo para transportar.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/75/012servidoresnocargodeorigem.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/75/012servidoresnocargodeorigem.pdf</t>
   </si>
   <si>
     <t>Que seja determinado, com urgência, aos Secretários Municipais e Chefes dos diversos Setores da Administração Pública Municipal para colocar o servidor público do município a exercer o cargo de origem, para o qual foi aprovado em concurso público e empossado através de ato público, bem assim, acabar de vez com as FG, em funções secundárias, visando evitar a insatisfação e reclamação por parte dos servidores em desvio de função, com vem acontecendo.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/76/014numeroagentescomunitarios.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/76/014numeroagentescomunitarios.pdf</t>
   </si>
   <si>
     <t>Que seja determinado, com urgência, a Secretária de Saúde da Municipalidade, Senhora Vanessa Adami Leocádio, para informar a este Poder Legislativo Municipal o número de Agentes Comunitários atuando no município atualmente e a carga horário de trabalho dos mesmos, haja vista que as comunidades estão reclamando da falta de visita dos Agentes Comunitários nas residências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/77/002patrolamentoestradaspequiasaojoaoprincipesantaclara.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/77/002patrolamentoestradaspequiasaojoaoprincipesantaclara.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão a tomar as providências que se fizerem necessárias com sua equipe de trabalho, com urgência, visando efetuar o patrolamento e o ensaibramento dos trechos mais críticos, das estradas vicinais que compreendem a malha rodoviária dos Distritos de Pequiá, São João do Príncipe, trechos da BR-262 trevo de Boas Novas a Laranja da Terra, via Serra do Fama; de Laranja da Terra a BR-262 via Tinguaciba; da BR-262 a localidade Rio Claro via São João do Príncipe e localidade de Santa Clara, visando melhorar as estradas para o transito diário dos produtores das regiões e, também, do escoamento da safra de café que já se iniciou. Com as chuvas que tem caído na região, várias barreiras têm obstruídos os cursos das enxurradas nas margens das estradas, levando as águas a cavarem valetas no centro das estradas o que prejudica, consideravelmente, o transito dos veículos, resultando em prejuízos para os usuários, que constante se veem obrigados e fazer manutenção em seus veículos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/78/015admiss-odeservidoresdefamiliares.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/78/015admiss-odeservidoresdefamiliares.pdf</t>
   </si>
   <si>
     <t>Que não sejam admitidos no quadro único de funcionários do Município de Iúna, familiares do Prefeito, do Vice-Prefeito e dos vereadores, bem assim, não sejam admitidos servidores em troca de favores políticos, ou outros recebidos de qualquer natureza.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/79/016isen-aodetaxadeiptu.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/79/016isen-aodetaxadeiptu.pdf</t>
   </si>
   <si>
     <t>Que sejam isentados da taxa anual do IPTU as pessoas deficientes e aposentadas que recebem de provento mensal, valor inferior a um salário mínimo vigente e que sejam proprietários de apenas um imóvel residencial, cadastrado no setor de tributação do Município de Iúna.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Que sejam afastadas do Centro Multiuso “Vereador João Batista Ribeiro”, em atenção a pedidos dos idosos frequentadores do Centro citado, as pessoas designadas para a sua Direção, esclarecendo que os idosos estão dispostos a estipular uma quantia, que deverá ser paga individual e mensalmente, pelo uso do Centro Multiuso. Esclareço, também, que os idosos não tem aprovado o comportamento de trabalho das pessoas responsáveis pela Direção do Centro Multiuso, fato que vem gerando desconforto entre os idosos e os responsáveis pela Diretoria.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/81/017numerodeimoveis-veiculosalugados.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/81/017numerodeimoveis-veiculosalugados.pdf</t>
   </si>
   <si>
     <t>Que seja informado a Câmara Municipal, com urgência, e no prazo de lei, a quantidade de imóveis que o Município de Iúna tem alugados, atualmente, a localização de cada imóvel, a finalidade do uso dos mesmos pela Municipalidade e o nome do proprietário de cada imóvel, bem assim, o número de veículos alugados pelo Município de Iúna, atualmente, com as respectivas marcas, modelo, número da placa do veículo e o nome do proprietário de cada veículo alugado.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/82/07pavimenta-aoviaacessoagroindustriaiunin.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/82/07pavimenta-aoviaacessoagroindustriaiunin.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a providenciar, com sua equipe de trabalho, com urgência, os serviços de pavimentação da via que liga a ES-185, próximo ao Posto Lorena, a sede da Agro Indústria Iunin, nesta cidade, esclarecendo que no local funciona, também, um cerimonial e uma fábrica de condimentos, que geram vários empregos na cidade de Iúna. Em se tratando de empresa que gera empregos e renda para a Municipalidade, esta merece algum tipo de apoio da Administração Pública.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/87/07quebramolasenfreteaabbassocia-aobanesteslojafleschcolor.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/87/07quebramolasenfreteaabbassocia-aobanesteslojafleschcolor.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antônio de Oliveira, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, com urgência, para que sejam construídos 02 (dois) quebra molas na Avenida Prefeito Welington Firmino do Carmo, sendo o primeiro em frente ao clube AABB e segundo em frente a Associação BABESTES e construído 01 (um) quebra mola na Rua Galaor Rios, em frente a Loja Flesch Color  para reduzir a velocidade dos veículos, pois no locar existe uma travessia de pedestres.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/92/007quebramolasfrenteloteriaesportiva.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/92/007quebramolasfrenteloteriaesportiva.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de verificar a possibilidade de construção de um Quebra-Molas na Rua Galaor Rios em frente a Loteria Esportiva, devido ao alto índice de acidentes que vem ocorrendo no local.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/93/003reparoilumina-aop-licaterracorrida.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/93/003reparoilumina-aop-licaterracorrida.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de efetuar a manutenção do Sistema de Iluminação Pública da localidade de Terra Corrida, neste Município, efetuando a substituição das lâmpadas queimas, haja vista que os moradores estão reclamando da falta de segurança durante o período noturno.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/94/004limpezadeentulhosretiradadadavegeta-aonaavamph_QnJqBZO.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/94/004limpezadeentulhosretiradadadavegeta-aonaavamph_QnJqBZO.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de efetuar, com urgência, a retirada de Entulhos e Lixo ao longo de toda a Avenida Professor Amphilophio de Oliveira, bem assim, efetuar a retirada da vegetação que esta invadindo a pista da mencionada Avenida.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/95/005areamargensavenidaamphilophiooliveira.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/95/005areamargensavenidaamphilophiooliveira.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Denis Antonio de Oliveira, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de entrar em entendimento com o proprietário do terreno localizado as margens da Avenida Amphilóphio de Oliveira, lado esquerdo, sentido Matinha, Bairro Guanabara, para ser destinada a construção de ciclovia, e uso de pedestres, haja vista que é grande o fluxo de pessoas transitando neste trecho da Avenida citada</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/96/08reforammaiscorrimaonapassarelabeirario.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/96/08reforammaiscorrimaonapassarelabeirario.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antônio de Oliveira, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, com urgência, para que seja reformada a passarela da Beira Rio e que seja instalado corrimão ao longo de toda a passarela, visando evitar acidente com pedestres que diariamente transitam pelo local</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/100/019relogiodepontonassecretariasdaprefeitura.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/100/019relogiodepontonassecretariasdaprefeitura.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados relógios de ponto em todas as Secretarias do Município de Iúna, visando controlar a entrada e saída dos servidores, para facilitar o trabalho do departamento de recursos humanos na elaboração da folha de pagamento.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/101/020redutoresdevelocidadeavenidatancredoneves.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/101/020redutoresdevelocidadeavenidatancredoneves.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras da Municipalidade a providenciar, com urgência, a instalação de 03 (três) Redutores de Velocidade na Avenida Presidente Tancredo Neves, Bairro Niteroi, nesta cidade, entre a ponte do Centro e o Posto Ventura, depois da Sede da Coofaci e em frente a oficina mecânica do Fabinho, visando controlar a velocidade dos veículos automotores, haja vista que os trechos citados é de grande circulação de pedestres, principalmente  de manhã e a tarde fazendo caminhada.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/110/008secretariadeobrasinstala-aodepostes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/110/008secretariadeobrasinstala-aodepostes.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de verificar a possibilidade de instalação de postes na Rua Darcy Batista Gonçalves, Bairro do Pito.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/112/003torrecelularpequialaranjadaterra.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/112/003torrecelularpequialaranjadaterra.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício ao Secretário Estadual de Agricultura, Senhor Octaciano Neto, no sentido de que seja viabilizada a destinação e instalação de Torre de Telefone Celular, com a finalidade de atender aos produtores rurais das localidades de Pequiá e Laranja da Terra, no Município de Iúna. A Torre reivindicada se trata de projeto do Governo Estadual de atendimento via telefone aos interesses dos produtores rurais, com relação ao acesso a segurança e a cotação do preço do café.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/114/004instala-aogradesjanelasescolalaranjadaterra.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/114/004instala-aogradesjanelasescolalaranjadaterra.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Leonardo Teixeira, que tome as providências que se fizerem necessárias, com sua equipe de trabalho, com urgência, no sentido de verificar as condições dos adjuntores das caixas de energia elétrica do Campo de Futebol e da Praça do Distrito de Pequiá, bem como, da Escola Luis Moises Heringer da localidade de Laranja da Terra, que oferecem risco as pessoas e crianças, devido ao estado de conservação em que se encontram.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/115/05repararadjuntoreseletricosempequialaranjadaterra.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/115/05repararadjuntoreseletricosempequialaranjadaterra.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Leonardo Teixeira, que tome as providências que se fizerem necessárias, com sua equipe de trabalho, com urgência, no sentido de instalar Grades ou Telas de proteção do segundo andar do prédio da Escola Luiz Moises Heringer, na Comunidade de Laranja da Terra.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/121/009implanta-aoservi-osantacasa.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/121/009implanta-aoservi-osantacasa.pdf</t>
   </si>
   <si>
     <t>De acordo com, o decreto n°. 049/2017, que dispõe sobre a requisição administrativa da Santa Casa de Iúna, onde designa a Secretária de Saúde e o Controlador Geral do Município a competência administrativa da Instituição, que seja determinado a Secretária de Saúde da Municipalidade, Senhorita Vanessa Leocádio Adami a providenciar a implantação da Classificação de Risco no Hospital Santa Casa de Iúna, sendo feita a identificação dos pacientes que necessitam de intervenção médica e de cuidados de enfermagem, de acordo com o potencial de risco, agravos à saúde ou grau de sofrimento, usando um processo de escuta qualificada e tomada de decisão baseada em protocolo e aliada à capacidade de julgamento crítico e experiência do enfermeiro. Tal medida adotada dará a todos os usuários deste serviço público mais segurança, melhorando, consequentemente, a qualidade do atendimento aos munícipes.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/122/010alojamentomotoristasambulancia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/122/010alojamentomotoristasambulancia.pdf</t>
   </si>
   <si>
     <t>De acordo com, o decreto n°. 049/2017, que dispõe sobre a requisição administrativa da Santa Casa de Iúna, solicita a Secretária de Saúde da Municipalidade, Senhorita Vanessa Leocádio Adami, que viabilize um local adequado, digno aos motoristas de ambulâncias dentro da instituição Santa Casa de Iúna, para que sejam facilitados os atendimentos de urgência e emergência pré-hospitalar, pois assim o profissional de enfermagem pode acompanhar no socorro a vítima, respaldando os motoristas e dando melhor atendimento e suporte as vítimas de acidentes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/123/006ensaibramentoestradaterracorrida.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/123/006ensaibramentoestradaterracorrida.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade Senhor Robson Fardim Tristão, a tomar as providências cabíveis, com sua equipe de trabalho, no sentido de efetuar serviço de ensaibramento da estrada que dá acesso a localidade de Terra Corrida, com especial atenção para o trecho da ponte do José Godinho, onde os veículos pesados tem dificuldade de subir, em dias de chuva.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/124/004ambulanciaparapequia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/124/004ambulanciaparapequia.pdf</t>
   </si>
   <si>
     <t>Que seja determinado a Secretária de Saúde da Municipalidade, Senhora Vanessa Leocádio Adami a tomar as providências que se fizerem necessárias com sua equipe de trabalho, com urgência, com a finalidade de disponibilizar uma ambulância para a Unidade de Saúde do Distrito de Pequiá, neste Município de Iúna, visando a atenção as urgências e emergências ocorridas na região, haja vista que o Distrito dista mais ou menos a 40 (quarenta) quilômetros da sede do Município, o que tem dificultado a atender com rapidez os chamados de urgência e emergência.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/125/005subistiuirlampadasqueimadasruasdistritoprincipe.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/125/005subistiuirlampadasqueimadasruasdistritoprincipe.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leonardo da Costa Oliveira a tomar as providências que se fizerem necessárias com sua equipe de trabalho, com urgência, no sentido de que sejam substituídas as lâmpadas queimadas do sistema de iluminação pública das vias públicas do Distrito de São João do Príncipe, haja vista que algumas ruas estão as escuras e, com isto, que compromete a segurança dos moradores.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/126/006limpezageralruasdistritode-principe.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/126/006limpezageralruasdistritode-principe.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leonardo da Costa Oliveira a tomar as providências que se fizerem necessárias com sua equipe de trabalho, com urgência, no sentido de efetuar limpeza geral em todas as vias públicas do Distrito de São João do Príncipe, em atenção a pedidos de diversos moradores.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/130/06reparotorrecelularpequia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/130/06reparotorrecelularpequia.pdf</t>
   </si>
   <si>
     <t>Que seja remetido ofício a Diretoria da Claro Celular, empresa de Telefonia Móvel para tomar as providências que se fizerem necessárias, no sentido de ser verificada, com urgência, o equipamento da Torre Repetidora de Sinal instalada no Distrito de Pequiá, Município de Iúna, relacionado ao telefone de emergência, uma que quando acionado o número, a ligação está caindo na polícia militar de outro município, quando deveria cair na sede da polícia militar de Iúna.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/131/06telefoneemergenciaclaropequia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/131/06telefoneemergenciaclaropequia.pdf</t>
   </si>
   <si>
     <t>Que seja remetido ofício a Diretoria da Claro Celular, empresa de Telefonia Móvel, a tomar as providências que se fizerem necessárias, no sentido de que seja verificado o equipamento da Torre repetidora de Sinal instalada no Distrito de Pequiá, Município de Iúna, com relação ao telefone de emergência (190), que quando acionado o número a ligação está caindo na polícia militar de outro município, quando deveria estar caindo na polícia militar do 14° batalhão do município de Ibatiba</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/132/021capelamortuariaemtrindade.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/132/021capelamortuariaemtrindade.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Leonardo da Costa Oliveira, a providenciar, com urgência, a construção de Capela Mortuária na sede do Distrito de Santíssima Trindade, município de Iúna, atendendo a solicitação de inúmeros moradores, haja vista que os velórios sempre acontecem nas residências ou nas Igrejas da Comunidade</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/133/022cuidadorcemiteriotrindade.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/133/022cuidadorcemiteriotrindade.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Leonardo da Costa Oliveira, a tomar as providências necessárias, com urgência, no sentido de que seja disponibilizado um servidor municipal para cuidar, diariamente, da limpeza e de abertura de túmulos no cemitério de Santíssima Trindade, em atenção a pedidos de diversos moradores da Comunidade.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/134/011reparoredeesgotoruahermansilveira.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/134/011reparoredeesgotoruahermansilveira.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leonardo da Costa Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja reparada uma rede de saneamento básico na Rua Herman Antonio Silveira, Bairro Quilombo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/135/012substituircal-amentoruajoserobertomoraes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/135/012substituircal-amentoruajoserobertomoraes.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leonardo da Costa Oliveira, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de que seja substituído o calçamento da Rua José Roberto de Moraes, em atenção a diversos pedidos de usuários motoristas, que reclamam da dificuldade de acesso ao aclive com o piso molhado.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/136/013constru-aopontedecimentocorregobonsucesso.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/136/013constru-aopontedecimentocorregobonsucesso.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Agricultura da Municipalidade, Senhor Robson Fardim Tristão, a tomar as providências que se fizerem necessárias, com sua equipe de trabalho, no sentido de construir Ponte de cimento na estrada do Córrego Bonsucesso, próximo as propriedades de Dona Divina e Jeferson do Cartório, a pedido dos produtores rurais da região.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/143/08quebramolasdefrenterodoviaria.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/143/08quebramolasdefrenterodoviaria.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade Senhor Leonardo da Costa Oliveira, a providenciar, com sua equipe de trabalho, com urgência, os serviços de instalação de quebra-molas de frente a Praça Johnny Lamas com a Rodoviária e, também, na mesma Praça em frente a loja Suméria, para proteger os pedestres na travessia para o terminal rodoviário, a indicação em questão atende diversos pedidos de pessoas que usam o terminal rodoviário da cidade.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/180/02ticketalimenta-aoservidoresprefeitura.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/180/02ticketalimenta-aoservidoresprefeitura.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Gestão e Planejamento da Municipalidade, Senhor João Paulo Brets Rodrigues, a desenvolver estudos, juntamente com sua equipe de trabalho, para que possa ser oferecido ao servidor municipal o direito e receber o ticket alimentação, tendo por objetivo a compensação da perda salarial.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Gestão e Planejamento da Municipalidade, Senhor João Paulo Brets Rodrigues, a desenvolver estudos, juntamente com sua equipe de trabalho, para que possa ser criado e oferecido bolsa transporte para estudantes residentes no Município de Iúna, que estudam em outro município.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/182/04pinturafaixaspedestres.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/182/04pinturafaixaspedestres.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, para que seja renovada a pintura das faixas de pedestres em frente ao Pami, Banestes, Loja Rei do Armarinho e Loja João e Maria em frente ao Terminal Rodoviário.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Denis Antonio de Oliveira, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, para que seja reformado de forma geral o Campo Bom de Bola, localizado do Bairro Nossa Senhora da Penha, nesta cidade.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/184/06campanhaspreven-aocontradrogas.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/184/06campanhaspreven-aocontradrogas.pdf</t>
   </si>
   <si>
     <t>Que seja determinado a Secretária de Assistência e Desenvolvimento Social da Municipalidade, Senhora Maura Bullerjahn Guzzo Rosa, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, para desenvolver campanhas de prevenção ao uso de drogas por meio de palestras nas Escolas do Município de Iúna, com utilização de recurso proveniente do Fundo da Infância e Adolescência (FIA).</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/185/07quebramolasenfreteaabbassocia-aobanesteslojafl_qiiy9qi.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/185/07quebramolasenfreteaabbassocia-aobanesteslojafl_qiiy9qi.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/186/05reformacampobombolan-s-penha.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/186/05reformacampobombolan-s-penha.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/187/06campanhaspreven-aocontradrogas.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/187/06campanhaspreven-aocontradrogas.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/188/09denomina-aologradourospublicos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/188/09denomina-aologradourospublicos.pdf</t>
   </si>
   <si>
     <t>Que seja determinado ao Secretário de Obras, Infraestrutura e Serviços Urbanos da Municipalidade, Senhor Leonardo da Costa Oliveira, a tomar as providências que se fizerem necessárias, juntamente com sua equipe de trabalho, com urgência, para que sejam colocadas placas denominativas no Centro Multiuso “Vereador João Batista Ribeiro”, naPraça de Vila Nova “Braulino Mariano” e na Praça no Pito “Vereador Nerci Ferreira Cézar” e nas demais áreas de lazer do Município, que não tenham sido identificadas, ainda.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/189/09denomina-aologradourospublicos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/189/09denomina-aologradourospublicos.pdf</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/10/votopesarfilinhopedro.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/10/votopesarfilinhopedro.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do ex-vereador do Município de Iúna, Senhor EDUARDO JANUÁRIO LEITE, mais conhecido como FILINHO PEDRO, ocorrido no dia 22 de dezembro de 2016. O falecido nasceu no município de Iúna em 01/01/1931, foi vereador nesta Casa de Leis por 03 (três) Legislaturas 1963/1966, 1983/1988 e 1989/1992. Político da velha guarda, atuava em defesa dos interesses dos moradores e do Município de Iúna, principalmente dos moradores do Distrito de Pequiá, seu reduto eleitoral. Como homem público foi defensor de grandes temas de interesse do povo e do Município, sendo que seu trabalho na Câmara Municipal foi de grande relevância para o desenvolvimento de Iúna. Na vida privada foi empresário do ramo varejista e proprietário rural. Deixa viúva, filhos e netos, aos quais dedicava toda atenção.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/29/votopesardiegonunessilva.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/29/votopesardiegonunessilva.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do jovem DIEGO NUNES SILVA, ocorrido nesta cidade no dia 01 de fevereiro de 2017, vitima de acidente com máquina agrícola. A morte prematura do jovem Diego estudante do ensino fundamental na Escola Municipal Nagem Abikahir, deixa saudades entre colegas, amigos e parentes, uma vez que o mesmo contava com apenas 13 anos de idade.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/32/mo-aoaplausosergioamorimcastro.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/32/mo-aoaplausosergioamorimcastro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor SÉRGIO AMORIM DE CASTRO, pelos relevantes serviços prestados ao Município de Iúna, no cargo de Tesoureiro da Prefeitura. Depois de longos anos de serviços prestados ao Município, este ano o exemplar servidor municipal se aposenta com merecimento, pela dedicação, comprometimento, lisura e dignidade no exercício da função.  Ingressou no serviço público no setor de castro de imóveis, e foi reconhecido pelo bom desempenho no setor, motivo de sua designação para auxiliar no setor de Tesouraria e com a aposentadoria do titular, foi designado para a função a qual vem exercendo atualmente.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/50/votopesarjosenetolaje.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/50/votopesarjosenetolaje.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor JOSÉ NETO LAJE, conhecido como Juca, ocorrido no distrito de Pequiá, no dia 22 de fevereiro de 2017. O falecido contava com 94 anos de idade e era morador da Rua Nominato F. de Miranda. Deixa filhos e netos.</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim, Everaldo da Belo Aço</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/59/mo-aoaplausosclassificadosconcursoqualidadecafe2016.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/59/mo-aoaplausosclassificadosconcursoqualidadecafe2016.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Maria de Fátima Gomes de Carvalho e aos Senhores Amós José Horst, Douglas Dutra Vieira, João Januário de Brito, Márcio José Gomes, Leandro Aparecido Dias Rosa, Emílio Messias Horst, Carlos Roberto Vieira, Walner José Miranda e Romulo José Vieira pelas premiações acerca do resultado final do 2° Concurso de Qualidade do Café Arábica do Município de Iúna, ano de 2016.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/63/mo-aoaplausosvenceslaumatos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/63/mo-aoaplausosvenceslaumatos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos com o Servidor Público Venceslau Matos pelos relevantes trabalhos sociais que vem desempenhando na Escola Municipal Deolinda Amorim de Oliveira, com as crianças do Bairro Quilombo.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/72/mo-aoaplausosmateusfreitascaiojusto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/72/mo-aoaplausosmateusfreitascaiojusto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos jovens Mateus Freitas e Caio Justo, do município de Iúna, representantes do grupo Downhill de Iúna, Mateus Freitas por ter alcançado o 1° (primeiro) lugar na cidade de Brejetuba/ES, 1° (primeiro) lugar na cidade de Mantena/MG e 1° (primeiro) lugar na cidade de Rio Novo/MG e Caio Justo pela colocação em 5° lugar na cidade de Mantena/MG e 2° lugar na cidade de Brejtuba/ES. Fato que divulga e eleva o nome da cidade Iúna.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/73/mo-aoaplausosangelamariacampanharo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/73/mo-aoaplausosangelamariacampanharo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Técnica de Enfermagem Senhora Ângela Maria Campanharo Alonso, pelos anos dedicados ao cuidado com o próximo, pelo profissionalismo, dedicação, talento e cuidados aplicados a vida. Homenagem em comemoração ao dia do Enfermeiro.</t>
   </si>
   <si>
     <t>Adriano Ornelas</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/70/votopesaranarufinovieiragomes.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/70/votopesaranarufinovieiragomes.pdf</t>
   </si>
   <si>
     <t>Vereador do Município de Iúna, no uso de suas atribuições legais e regimentais, requer a Vossa Excelência, depois de ouvido o plenário, que seja inserido nos anais deste Poder Legislativo Municipal, Voto de Profundo Pesar pelo falecimento da Senhora Ana Rufino Vieira Gomes, ocorrido no dia 17 de abril do ano em curso, nesta cidade. A falecida era pessoa de boa índole, possuidora de inúmeras amizades e querida na comunidade onde residia. Sua perda deixa uma lacuna entre familiares e amigos.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/71/votopesaranadirserrano.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/71/votopesaranadirserrano.pdf</t>
   </si>
   <si>
     <t>Os demais vereadores do Município de Iúna, abaixo assinados, no uso de suas atribuições legais e regimentais requerem a Vossa Excelência, depois de ouvido o plenário, que seja registrado nos anais deste Poder Legislativo Municipal Voto de Profundo Pesar pelo falecimento do Segundo Tenente aposentado da Polícia Militar, Senhor ANADIR SERRANO, ocorrido no dia 06 de abril do ano fluente, natural de Barra de São Francisco/ES, casado com a Senhora Rosa Maria da Cunha Serrano, tendo constituído família em nosso município e cidade. Anadir Serrano era pessoa calma e de fácil amizade. Na sua área de atuação deixou sua parcela de contribuição para o crescimento do município de Iúna, portando, fazendo jus a esta homenagem póstuma da Câmara Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/84/mo-aoaplausosheliojungerdacunha.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/84/mo-aoaplausosheliojungerdacunha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos com o Senhor Helio Junger da Cunha Técnico do Equipe Campeã do Torneio de Futebol de 1° de maio, realizado no Estádio Municipal Antônio Osório Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/85/mo-aoaplausosmacieldeoliveiraluizdeoliveira.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/85/mo-aoaplausosmacieldeoliveiraluizdeoliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos com o Senhores Maciel de Oliveira e Luiz de Oliveira pelo 5° lugar do Quarteto Corrida Anchieta a Vitória.</t>
   </si>
   <si>
     <t>Marquinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/86/mo-aodeaplausosjoaofranciscosaloto.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/86/mo-aodeaplausosjoaofranciscosaloto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos com o Senhor João Francisco Saloto, por ser o atleta mais velho a participar do Torneio de 1° de maio, ocorrido no Estádio Municipal Antônio Osório Pereira. O homenageado, conta 64 (sessenta e quatro) anos de idade e participou do torneio jogando pela equipe campeã.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/90/mo-aoaplausosalcemirjunior.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/90/mo-aoaplausosalcemirjunior.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Enfermeiro Doutor Alcemir Mariano Junior, pelos anos dedicados ao cuidado com o próximo, pelo profissionalismo, dedicação, talento e cuidados aplicados a vida. Homenagem em comemoração ao dia do Enfermeiro.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/91/mo-aoaplausosangelamariacampanharo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/91/mo-aoaplausosangelamariacampanharo.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/97/votopesarniltonpedroricarte.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/97/votopesarniltonpedroricarte.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor NILTON PEDRO RICARTE, ocorrido em Iúna no dia 23 de maio de 2017. O falecido era servidor municipal e prestou serviços relevantes a Municipalidade Na sua área de trabalho.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/99/votopesarcelmiprudencio.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/99/votopesarcelmiprudencio.pdf</t>
   </si>
   <si>
     <t>sessão Voto de Profundo Pesar pelo falecimento do Senhor CELMI PRUDÊNCIO, ocorrido no dia 21 de maio de 2017, no Distrito de Pequiá, neste Município. O falecido era empresário do ramo de serralheria e contava com o respeito do povo da comunidade, pela maneira como tratava as pessoas. Sua morte comoveu os moradores de Pequiá, pois eles viam nele uma pessoa de caráter e trabalhadora.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/103/votopesarricardotallonfigueiredo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/103/votopesarricardotallonfigueiredo.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor RICARDO TALLON FIGUEIREDO, ocorrido no dia 24 do mês de maio do ano em curso, em Iúna. Filho do Senhor Nilson Figueiredo, empresário do ramo de hotelaria, e irmão da servidora desta Casa de Leis Cátia Cilene Tallon Figueiredo. O falecido trabalhava juntamente com o pai, na administração do hotel e restaurante Beira Rio, no Bairro Niterói, em nossa cidade, e era pessoa respeitada pela sociedade iunense.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/104/votopesaniltonpapagaio.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/104/votopesaniltonpapagaio.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do servidor público municipal Senhor MILTON PEDRO RICARTE, ocorrido na cidade de Iúna, no dia 23 de maio do ano fluente. O falecido foi um servidor exemplar, que contribuiu com o avanço do Município, no desempenho de sua função.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/105/votopesaricardotallonfigueiredo.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/105/votopesaricardotallonfigueiredo.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor RICARDO TALLON FIGUEIREDO, ocorrido na cidade de Iúna, no dia 24 de maio do ano fluente. O falecido é filho do Senhor Nilson Figueiredo, proprietário do Hotel Beira, em Iúna.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/106/votopesarsebastiaoraimundodasilva.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/106/votopesarsebastiaoraimundodasilva.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor SEBASTIÃO RAIMUNDO DA SILVA, conhecido como Sebastião Juvenal, ocorrido em Iúna no dia 05 de junho de 2017. O falecido era morador antigo na Rua Francisco Augusto de Castro, querido por todos, deixando filhos e netos.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/113/mo-aoaplausopmsdepequia.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/113/mo-aoaplausopmsdepequia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sargento ELISEU DE OLIVEIRA FREITAS RG 14.160-0, NF 842245 E AOS PMs SD CASSIO BARBOSA CARDOSO RG 22062-4, NF 3379655, SD WAGNER PEREIRA DE OLIVEIRA RG 22261-9 NF 3504174 E SD ALESSANDRO DOS SANTOS RG 23060-3, NF 35088072, pelos bons serviços prestados a região dos Distritos de Pequiá e São João do Príncipe, desempenhando um valioso trabalho de patrulhamento e policiamento ostensivo neste período da safra de café, tendo estes acompanhado os produtores e moradores das comunidades que compõem os Distritos acima mencionados.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/117/votopesaraltairdeoliveiramiranda.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/117/votopesaraltairdeoliveiramiranda.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Senhor ALTAIR DE OLIVEIRA MIRANDA, ocorrido na cidade de Iúna, no dia 06 de JUNHO do ano fluente. O falecido deixará saudades entre parentes e amigos.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/128/mo-aoaplausojuarezferreirasilva.doc</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/128/mo-aoaplausojuarezferreirasilva.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao empresário Senhor JUAREZ FERREIRA DA SILVA, pela doação de saibro para os serviços de melhoramento da estrada vicinal da localidade de Santa Clara, realizados pela Prefeitura do Município de Iúna.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/129/mo-aoaplausocasini.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/129/mo-aoaplausocasini.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao empresário Senhor LERCIO CASINI, pela doação de saibro para os serviços de melhoramento da estrada vicinal da localidade de Santa Clara, realizados pela Prefeitura do Município de Iúna. Desde que se instalou em Iúna, Laercio Casini tem colaborado, de forma significativa, com projeto de expansão de diversas instituições. Empresário do ramo de café, seja na produção e compra do produto, através de sua empresa, tem gerado empregos e divisas para o Município de Iúna. Desta feita se faz merecedor desta homenagem do Poder Legislativo de Iúna</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/11/ado-aomedidaprovisoriaregulariza-aofundiaria.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/11/ado-aomedidaprovisoriaregulariza-aofundiaria.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja solicitado ao Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, que determine ao Chefe do Setor de Regularização Fundiária da Municipalidade a tomar as providências que se fizerem necessárias no sentido de adotar os procedimentos da Medida Provisória n°. 759/2016, editada pelo Governo Federal em 23 de dezembro de 2016, visando facilitar a regularização dos imóveis do Município, pelos contribuintes interessados.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/16/solicita-aodocumentoscampoterracorrida.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/16/solicita-aodocumentoscampoterracorrida.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Weliton Virgílio Pereira, que encaminhe a esta Casa de Leis, no prazo legal, os documentos do processo de aquisição da área de terras onde está localizado o Campo de Futebol da localidade de Terra Corrida, Município de Iúna. Pelo que se sabe a referida área foi adquirida do Senhor Orlando Novaes de Lima, na administração 1989/1992, conduzida pelo Prefeito Welington Firmino do Carmo.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/17/solicita-aodepaleastrasuperintendentedeeduca-aogua-ui.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/17/solicita-aodepaleastrasuperintendentedeeduca-aogua-ui.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja enviado convite a Senhora Sayonara Toledo da Silva Gil Superintendente da Regional de Educação, sediada na cidade de Guaçui/ES para, dentro da possibilidade, comparecer a Câmara Municipal de Iúna e prestar esclarecimentos aos Senhores Vereadores com relação ao funcionamento da Escola Viva, que está para ser implantada na cidade de Iúna.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/18/demarca-aoareacampofuteboltrindade.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/18/demarca-aoareacampofuteboltrindade.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência, depois de ouvido o plenário, que seja encaminhado ao Chefe do Poder Executivo, os documentos anexos que comprovam a legalização de compra do terreno medindo 520,00 M² (quinhentos e vinte metros quadrados), em frente ao Campo de Futebol do Distrito de Santíssima Trindade, para que sejam tomadas as devidas providências administrativas e legais para demarcação e cercamento do referido terreno.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/33/fechamentocontassecretariaprefeituraano2016.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/33/fechamentocontassecretariaprefeituraano2016.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja remetido ao Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, ofício requerendo, no prazo previsto na legislação vigente, o fechamento das contas de todas as Secretarias da Prefeitura do Município de Iúna, no ano de 2016, com os respectivos saldos, para que seja feita uma avaliação dos gastos do Gestor anterior, pelo plenário do Poder Legislativo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/44/solicita-aocesanfaturamentoaguaano2016.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/44/solicita-aocesanfaturamentoaguaano2016.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja encaminhado ofício desta Casa de Leis a Diretoria da CESAN requerendo o faturamento total da concessionária no Município de Iúna, referente as contas de água do ano de 2016.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/45/solicita-aodocumentoscesan.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/45/solicita-aodocumentoscesan.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja encaminhado ofício desta Casa de Leis a Diretoria da CESAN requerendo cópia do convênio a ser assinado com o Município de Iúna/ES, nos termos da Lei Municipal que autorizou a concessão da prestação de serviços de água e saneamento básico (esgotamento sanitário), bem como, o documento firmado entre a CESAN e o BIRD (Banco Internacional para Reconstrução e Desenvolvimento), que versa sobre os recursos financeiros que serão utilizados para a realização de obras referentes a implantação do sistema na região do Caparaó.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/66/membrosvigilanciasantiaria.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/66/membrosvigilanciasantiaria.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, ofício requerendo, no prazo previsto na legislação vigente, que seja informado a esta Casa de Leis quais são os servidores da Municipalidade que compõe a equipe da Vigilância Sanitária de Iúna, atualmente.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/65/emodialisemanhua-u.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/65/emodialisemanhua-u.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, ofício requerendo, no prazo previsto na legislação vigente, que seja informado a esta Casa de Leis quantas pessoas e os nomes das mesmas que usam o transporte público municipal para se submeterem ao procedimento de hemodiálise na cidade de Manhuaçu/MG, e o do mês que estas pessoas são transportadas.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/68/linhasdealunos.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/68/linhasdealunos.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, ofício requerendo, no prazo previsto na legislação vigente, que seja informado a esta Casa de Leis o que abaixo segue:_x000D_
 I – o número de linhas de transporte escolar existente no Município de Iúna;_x000D_
 II – a localização de cada linha com a respectiva quilometragem;_x000D_
 III – nome do motorista de cada linha do transporte escolar;_x000D_
 IV – o veículo utilizado, com o número da placa, se possui seguro e nome do proprietário do mesmo;_x000D_
 V – o número de alunos transportados por turno e por linha, com os respectivos nomes e os horários.</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/83/projetosleisemailsvereadores.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/83/projetosleisemailsvereadores.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, que entre em entendimento com o Chefe do Poder Executivo de Iúna e o Procurador do Geral do Município, visando a possibilidade de disponibilizar nos e-mails dos vereadores cópias dos projetos de leis enviados ao Poder Legislativo Municipal para apreciação, discussão e votação. A media vai facilitar o acesso a matéria pelo vereador, a qualquer momento, podendo, neste caso, agilizar o processo de votação e gerar economia para o Poder Legislativo, que não vai necessitar de fornecer cópia do processo aos edis. Havendo interesse do Chefe do Poder Executivo e do Procurador Geral de disponibilizar as cópias dos projetos, os e-mails dos vereadores serão fornecidos a Procuradoria para que o procedimento seja realizado.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/88/oficiosenadorarosedefreitas.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/88/oficiosenadorarosedefreitas.pdf</t>
   </si>
   <si>
     <t>Ofício a Senadora Rose de Freitas  solicitando a possibilidade de viabilizar uma Emenda Parlamentar em favor da Instituição Sociedade Civil Santa Casa de Iúna, esclarecendo que o recurso será utilizado no custeio de reforma e ampliação do prédio da Instituição, na aquisição de equipamentos hospitalares, na aquisição de veículo utilitário e na aquisição de medicamentos.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/89/oficiodeputadafederalnormaayub.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/89/oficiodeputadafederalnormaayub.pdf</t>
   </si>
   <si>
     <t>Requer ofício a Dep. Federal NORMA AYUB,  solicitando a inclusão de emenda parlamentar para aquisição de Ambulância Semi-UTI, que será destinada a atender a região do Distrito de Pequiá, município de Iúna, levando em consideração que o Distrito citado fica as margens da BR-262 e dista mais ou menos a 40 quilômetros da Sede, o retarda em muito o atendimento a chamadas para urgência e emergência.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/98/votoderepudioservidorheltonamorimcunha.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/98/votoderepudioservidorheltonamorimcunha.pdf</t>
   </si>
   <si>
     <t>Voto de Repudio com o servidor municipal HELTON AMORIM CUNHA por falta de respeito e consideração com os membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/102/copiacontratocesanesgotamentosanitario.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/102/copiacontratocesanesgotamentosanitario.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja remetido ao Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, ofício requerendo no prazo previsto na legislação vigente, encaminhamento ao Poder Legislativo Municipal Cópia do Contrato e do Convênio de esgotamento sanitário no Município de Iúna, firmado com a Companhia Espirito Santense de Saneamento (CESAN), bem como, todos os documentos expedidos relacionados ao início das obras, para que sejam analisados e apreciados, mormente alvarás de licenças ambientais.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/107/oficiodeputadaestadualjanetedesa.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/107/oficiodeputadaestadualjanetedesa.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado um ofício junto a Deputada Estadual, Janete de Sá, solicitando inclusão de emenda parlamentar para aquisição de Ambulância, que será destinada a atender o Bairro Quilombo e demais munícipes, no município de Iúna, para atendimento de urgência e emergência.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/108/oficiosecret-rio-estadual-de-educa-o.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/108/oficiosecret-rio-estadual-de-educa-o.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado um ofício ao Secretário Estadual de Educação, HAROLDO CORREA ROCHA, solicitando a gentileza de estudar com muito carinho e atenção a possibilidade de manter a Diretora LUCIENE MÉRCIA STEVANOVIC NORA, no cargo de Diretora da E.E.E.F.M. “Padre Afonso Braz”, no Distrito de Pequiá, Município de Iúna/ES., haja vista, o excelente trabalho que a mesma vem desenvolvendo na escola, conforme comprova a ata da reunião do Conselho Escolar da referida escola em anexo.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/109/oficioerickmucio2.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/109/oficioerickmucio2.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ofício ao Deputado Estadual, ERICK MUSSO, solicitando a implantação de uma torre de telefonia móvel na comunidade Rural de Laranja da Terra no município de Iúna.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim, Darlan Barglini, Everaldo da Belo Aço</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/111/informa-aoprefeito-provedorsantacasa.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/111/informa-aoprefeito-provedorsantacasa.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o plenário, que seja remetido ao Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, e ao Senhor José Olímpio de Almeida, provedor da Santa Casa de Iúna, ofício requerendo, no prazo previsto na legislação vigente, que seja remetido a este Poder Legislativo Municipal toda a documentação referente ao item descrito no quadro “B” do balancete da Instituição, no valor de 2.028.295,78 (dois milhões, vinte e oito mil, duzentos e noventa e cinco reais e setenta e oito centavos), referente a Serviços Terceiros Operacionais – PF/PJ, a fim de esclarecimentos aos Senhores Vereadores.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/116/documentosonibusacidentepacientehemodialise.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/116/documentosonibusacidentepacientehemodialise.pdf</t>
   </si>
   <si>
     <t>Requer depois de ouvido o plenário, que seja remetido ofício do Excelentíssimo Senhor Weliton Virgílio Pereira, Prefeito Municipal, solicitando que seja encaminhado a este Poder Legislativo Municipal, no prazo previsto em lei, dos documentos do veículo, (ônibus), que transportava os pacientes de sessão de hemodiálise para a cidade mineira de Manhuaçu, e que foi acidentado no transcurso da viagem. Os documentos trata-se da cópia do DUT do veículo, cópia do contrato de seguro do referido veículo e cópia da carteira de habilitação do motorista que conduzia o veículo (ônibus), no momento do acidente.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/118/progressoesservidoressindicatoservidores.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/118/progressoesservidoressindicatoservidores.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o plenário, seja remetido ofício ao Presidente do Sindicato dos Servidores Públicos do Município de Iúna para que verifique no Departamento de Recursos Humanos (RH) da Prefeitura Municipal de Iúna o quantitativo devido aos servidores do Município, referente as progressões horizontais atrasadas.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/119/informa-aoprogressoesservidores.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/119/informa-aoprogressoesservidores.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o plenário, seja remetido ofício ao Prefeito Municipal para que o Departamento de Recursos Humanos (RH) da Prefeitura informe ao Poder Legislativo Municipal o valor devido aos servidores do Município, referente as progressões horizontais atrasadas e seu impacto na folha de pagamento de pessoal.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Emmanuel Garcia de Amorim, Everaldo da Belo Aço, Julio Soldado, Rogerinho Cézar</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/120/manifestoaodnit.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/120/manifestoaodnit.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o plenário, que seja remetido ao DNIT/ES, o manifesto que abaixo segue:_x000D_
 Considerando que a lei federal de n°. 10.233, de 06 de junho de 2001 que prevê a segurança aos usuários como uma de suas diretrizes, o que dispõe o Código de Defesa do Consumidor, em seu artigo 14, quanto a responsabilidade das Concessionárias de Rodovias, na inobservância do seu dever do estudo 1 da Polícia Rodoviária Federal (PRF) quanto a ausência de estrutura em diversos trechos da BR-101 no Estado do Espírito Santo, pelo que tais locais foram considerados pela PRF um dos perigosos aos seus usuários, isto porque em diversos pontos inexiste acostamento ou eles têm dimensões inferiores ao recomendado, inexiste a duplicação, a qual se mostra imprescindível para melhor estruturação das vias. _x000D_
 Considerando que as informações acima restaram evidências no lamentável acidente ocorrido no dia 22 de junho deste ano corrente, no km 343 da BR-101 (próximo ao trevo de Guarapari), sinistro que acarretou até o momento na morte de 22 (vinte e duas) pessoas, os parlamentares signatários manifestam-se em favor de maiores investimentos e rigor quanto da fiscalização dos serviços prestados diretamente ou indiretamente pela ECO-101, como no caso em questão a fim de fazer cumprir o que já é disposto em lei, qual seja, a segurança dos usuários nos trechos da citada Rodovia no Espírito Santo.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/127/oficiodeputadoestadualjosiasdavitoria.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/127/oficiodeputadoestadualjosiasdavitoria.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado um ofício ao Deputado Estadual,  JOSIAS MARIO DA VITORIA, solicitando a inclusão de emenda parlamentar para aquisição de um Veículo Automotor Utilitário com tração 4x4 para atender as necessidades do Programa de Agente Comunitário de Saúde da Zona Rural do Município de Iúna, conforme  projeto em anexo.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Paulo Henrique Leocádio da Silva, Adriano Ornelas, Arilson Ferreira de Oliveira, Darlan Barglini, João Elias, Maria Miguelina, Marquinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/137/aberturacomissaoespecial.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/137/aberturacomissaoespecial.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, abertura de Comissão Especial para apurar a questão do nepotismo praticado no Município e Iúna.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/144/conviteleidarios.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/144/conviteleidarios.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício à senhora, LEIDA TERRA RIOS ZAMPIER, para reunião que acontecerá no plenário do Poder Legislativo do Município de Iúna, no dia 13 de julho do ano em curso, quinta-feira, às 15:00 horas, quando será discutido assuntos relacionados a prestação de contas da Santa Casa de Iúna</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/145/sessaosolenediama-om.pdf</t>
+    <t>http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/145/sessaosolenediama-om.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, depois de ouvido o plenário, que seja realizada na sessão do dia 18 de agosto do ano em curso, sexta-feira, uma homenagem em comemoração ao “Dia do Maçom”, inserido nos anais do Poder Legislativo Municipal esta homenagem a esta Instituição que presta relevantes serviços ao Município de Iúna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1714,68 +1714,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/7/001patrolamentoestradasmorroredondoboasortetristesorte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/12/001reformadomuseuhistoricodeiuna.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/13/002reformaescolasdeolindanagemdaliladelfinobatista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/14/004transportegratuitoparaalunosqueestudamforadomunicipio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/15/003cria-aocemiteriomunicipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/19/005solicita-aoonibusaodeputadoevairdemelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/20/001constru-aocoberturasecadorcafebonsucesso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/22/002patrolamentoestradasbonsucessosantoantonioboasorte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/23/003reparopassarelapra-acoroneljoaoosorio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/24/001patrolamentoestradasserrinhaii.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/25/002constru-aorotatoriaquilombo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/26/003reconstru-aorampaacessoruaraulcaetano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/28/04pavimenta-aoruasparqueindustrial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/30/001sinaliza-aorodoviaes-185.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/31/001rededeenergiaeletricacom-ilumina-aoempousoalto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/34/01projetotransporteprofessores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/36/005patrolamentoestradascorregoveado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/37/006patrolamentoestradascorregoboaesperan-a.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/38/001notifica-aoescelsasobregera-aoentulho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/39/002pedidodermanuten-aoes-185.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/40/003pedidodeenviodeconvenio-contratosdeinstitui-oes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/41/004nivelartrechoestradalocalidadepousoalto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/42/005notifica-aoescelsasobreusosolo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/43/002manuten-aodapra-adevilanova.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/46/001patrolamentoestradaspequiasaojoaoprincipe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/47/002demarca-aovagasestacionamentoparaidosos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/48/006solicita-aocrechepra-abairronossasenhoradapenha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/49/007solicita-odeescolanobairronossasenhoradapenha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/51/009solicita-aoconcursopublicointerno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/52/004providenciartampadebueiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/53/005trocadelampadasviasdacidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/54/006limpesamargensdoasfaltodaontecentralateicc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/55/008cascalhoestradaserrinha2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/56/009aterroestradadepiloes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/57/010aterroestradatristesorte.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/58/007reativarcentrodezoonose.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/60/011servidorforadefun-ao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/61/010cursodetreinamentoparaservidores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/64/solicita-aoclarotelefoniamovel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/67/emodialisemanhua-u.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/69/006atendimentocasadeapoio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/74/013aquisi-aotresvansparasa-de.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/75/012servidoresnocargodeorigem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/76/014numeroagentescomunitarios.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/77/002patrolamentoestradaspequiasaojoaoprincipesantaclara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/78/015admiss-odeservidoresdefamiliares.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/79/016isen-aodetaxadeiptu.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/81/017numerodeimoveis-veiculosalugados.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/82/07pavimenta-aoviaacessoagroindustriaiunin.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/87/07quebramolasenfreteaabbassocia-aobanesteslojafleschcolor.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/92/007quebramolasfrenteloteriaesportiva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/93/003reparoilumina-aop-licaterracorrida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/94/004limpezadeentulhosretiradadadavegeta-aonaavamph_QnJqBZO.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/95/005areamargensavenidaamphilophiooliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/96/08reforammaiscorrimaonapassarelabeirario.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/100/019relogiodepontonassecretariasdaprefeitura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/101/020redutoresdevelocidadeavenidatancredoneves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/110/008secretariadeobrasinstala-aodepostes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/112/003torrecelularpequialaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/114/004instala-aogradesjanelasescolalaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/115/05repararadjuntoreseletricosempequialaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/121/009implanta-aoservi-osantacasa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/122/010alojamentomotoristasambulancia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/123/006ensaibramentoestradaterracorrida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/124/004ambulanciaparapequia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/125/005subistiuirlampadasqueimadasruasdistritoprincipe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/126/006limpezageralruasdistritode-principe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/130/06reparotorrecelularpequia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/131/06telefoneemergenciaclaropequia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/132/021capelamortuariaemtrindade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/133/022cuidadorcemiteriotrindade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/134/011reparoredeesgotoruahermansilveira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/135/012substituircal-amentoruajoserobertomoraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/136/013constru-aopontedecimentocorregobonsucesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/143/08quebramolasdefrenterodoviaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/180/02ticketalimenta-aoservidoresprefeitura.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/182/04pinturafaixaspedestres.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/184/06campanhaspreven-aocontradrogas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/185/07quebramolasenfreteaabbassocia-aobanesteslojafl_qiiy9qi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/186/05reformacampobombolan-s-penha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/187/06campanhaspreven-aocontradrogas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/188/09denomina-aologradourospublicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/189/09denomina-aologradourospublicos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/10/votopesarfilinhopedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/29/votopesardiegonunessilva.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/32/mo-aoaplausosergioamorimcastro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/50/votopesarjosenetolaje.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/59/mo-aoaplausosclassificadosconcursoqualidadecafe2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/63/mo-aoaplausosvenceslaumatos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/72/mo-aoaplausosmateusfreitascaiojusto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/73/mo-aoaplausosangelamariacampanharo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/70/votopesaranarufinovieiragomes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/71/votopesaranadirserrano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/84/mo-aoaplausosheliojungerdacunha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/85/mo-aoaplausosmacieldeoliveiraluizdeoliveira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/86/mo-aodeaplausosjoaofranciscosaloto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/90/mo-aoaplausosalcemirjunior.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/91/mo-aoaplausosangelamariacampanharo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/97/votopesarniltonpedroricarte.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/99/votopesarcelmiprudencio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/103/votopesarricardotallonfigueiredo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/104/votopesaniltonpapagaio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/105/votopesaricardotallonfigueiredo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/106/votopesarsebastiaoraimundodasilva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/113/mo-aoaplausopmsdepequia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/117/votopesaraltairdeoliveiramiranda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/128/mo-aoaplausojuarezferreirasilva.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/129/mo-aoaplausocasini.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/11/ado-aomedidaprovisoriaregulariza-aofundiaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/16/solicita-aodocumentoscampoterracorrida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/17/solicita-aodepaleastrasuperintendentedeeduca-aogua-ui.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/18/demarca-aoareacampofuteboltrindade.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/33/fechamentocontassecretariaprefeituraano2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/44/solicita-aocesanfaturamentoaguaano2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/45/solicita-aodocumentoscesan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/66/membrosvigilanciasantiaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/65/emodialisemanhua-u.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/68/linhasdealunos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/83/projetosleisemailsvereadores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/88/oficiosenadorarosedefreitas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/89/oficiodeputadafederalnormaayub.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/98/votoderepudioservidorheltonamorimcunha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/102/copiacontratocesanesgotamentosanitario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/107/oficiodeputadaestadualjanetedesa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/108/oficiosecret-rio-estadual-de-educa-o.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/109/oficioerickmucio2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/111/informa-aoprefeito-provedorsantacasa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/116/documentosonibusacidentepacientehemodialise.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/118/progressoesservidoressindicatoservidores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/119/informa-aoprogressoesservidores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/120/manifestoaodnit.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/127/oficiodeputadoestadualjosiasdavitoria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/137/aberturacomissaoespecial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/144/conviteleidarios.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/145/sessaosolenediama-om.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/7/001patrolamentoestradasmorroredondoboasortetristesorte.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/12/001reformadomuseuhistoricodeiuna.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/13/002reformaescolasdeolindanagemdaliladelfinobatista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/14/004transportegratuitoparaalunosqueestudamforadomunicipio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/15/003cria-aocemiteriomunicipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/19/005solicita-aoonibusaodeputadoevairdemelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/20/001constru-aocoberturasecadorcafebonsucesso.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/22/002patrolamentoestradasbonsucessosantoantonioboasorte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/23/003reparopassarelapra-acoroneljoaoosorio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/24/001patrolamentoestradasserrinhaii.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/25/002constru-aorotatoriaquilombo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/26/003reconstru-aorampaacessoruaraulcaetano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/28/04pavimenta-aoruasparqueindustrial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/30/001sinaliza-aorodoviaes-185.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/31/001rededeenergiaeletricacom-ilumina-aoempousoalto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/34/01projetotransporteprofessores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/36/005patrolamentoestradascorregoveado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/37/006patrolamentoestradascorregoboaesperan-a.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/38/001notifica-aoescelsasobregera-aoentulho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/39/002pedidodermanuten-aoes-185.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/40/003pedidodeenviodeconvenio-contratosdeinstitui-oes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/41/004nivelartrechoestradalocalidadepousoalto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/42/005notifica-aoescelsasobreusosolo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/43/002manuten-aodapra-adevilanova.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/46/001patrolamentoestradaspequiasaojoaoprincipe.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/47/002demarca-aovagasestacionamentoparaidosos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/48/006solicita-aocrechepra-abairronossasenhoradapenha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/49/007solicita-odeescolanobairronossasenhoradapenha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/51/009solicita-aoconcursopublicointerno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/52/004providenciartampadebueiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/53/005trocadelampadasviasdacidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/54/006limpesamargensdoasfaltodaontecentralateicc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/55/008cascalhoestradaserrinha2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/56/009aterroestradadepiloes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/57/010aterroestradatristesorte.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/58/007reativarcentrodezoonose.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/60/011servidorforadefun-ao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/61/010cursodetreinamentoparaservidores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/64/solicita-aoclarotelefoniamovel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/67/emodialisemanhua-u.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/69/006atendimentocasadeapoio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/74/013aquisi-aotresvansparasa-de.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/75/012servidoresnocargodeorigem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/76/014numeroagentescomunitarios.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/77/002patrolamentoestradaspequiasaojoaoprincipesantaclara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/78/015admiss-odeservidoresdefamiliares.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/79/016isen-aodetaxadeiptu.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/81/017numerodeimoveis-veiculosalugados.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/82/07pavimenta-aoviaacessoagroindustriaiunin.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/87/07quebramolasenfreteaabbassocia-aobanesteslojafleschcolor.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/92/007quebramolasfrenteloteriaesportiva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/93/003reparoilumina-aop-licaterracorrida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/94/004limpezadeentulhosretiradadadavegeta-aonaavamph_QnJqBZO.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/95/005areamargensavenidaamphilophiooliveira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/96/08reforammaiscorrimaonapassarelabeirario.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/100/019relogiodepontonassecretariasdaprefeitura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/101/020redutoresdevelocidadeavenidatancredoneves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/110/008secretariadeobrasinstala-aodepostes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/112/003torrecelularpequialaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/114/004instala-aogradesjanelasescolalaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/115/05repararadjuntoreseletricosempequialaranjadaterra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/121/009implanta-aoservi-osantacasa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/122/010alojamentomotoristasambulancia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/123/006ensaibramentoestradaterracorrida.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/124/004ambulanciaparapequia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/125/005subistiuirlampadasqueimadasruasdistritoprincipe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/126/006limpezageralruasdistritode-principe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/130/06reparotorrecelularpequia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/131/06telefoneemergenciaclaropequia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/132/021capelamortuariaemtrindade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/133/022cuidadorcemiteriotrindade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/134/011reparoredeesgotoruahermansilveira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/135/012substituircal-amentoruajoserobertomoraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/136/013constru-aopontedecimentocorregobonsucesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/143/08quebramolasdefrenterodoviaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/180/02ticketalimenta-aoservidoresprefeitura.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/182/04pinturafaixaspedestres.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/184/06campanhaspreven-aocontradrogas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/185/07quebramolasenfreteaabbassocia-aobanesteslojafl_qiiy9qi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/186/05reformacampobombolan-s-penha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/187/06campanhaspreven-aocontradrogas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/188/09denomina-aologradourospublicos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/189/09denomina-aologradourospublicos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/10/votopesarfilinhopedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/29/votopesardiegonunessilva.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/32/mo-aoaplausosergioamorimcastro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/50/votopesarjosenetolaje.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/59/mo-aoaplausosclassificadosconcursoqualidadecafe2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/63/mo-aoaplausosvenceslaumatos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/72/mo-aoaplausosmateusfreitascaiojusto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/73/mo-aoaplausosangelamariacampanharo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/70/votopesaranarufinovieiragomes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/71/votopesaranadirserrano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/84/mo-aoaplausosheliojungerdacunha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/85/mo-aoaplausosmacieldeoliveiraluizdeoliveira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/86/mo-aodeaplausosjoaofranciscosaloto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/90/mo-aoaplausosalcemirjunior.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/91/mo-aoaplausosangelamariacampanharo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/97/votopesarniltonpedroricarte.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/99/votopesarcelmiprudencio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/103/votopesarricardotallonfigueiredo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/104/votopesaniltonpapagaio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/105/votopesaricardotallonfigueiredo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/106/votopesarsebastiaoraimundodasilva.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/113/mo-aoaplausopmsdepequia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/117/votopesaraltairdeoliveiramiranda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/128/mo-aoaplausojuarezferreirasilva.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/129/mo-aoaplausocasini.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/11/ado-aomedidaprovisoriaregulariza-aofundiaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/16/solicita-aodocumentoscampoterracorrida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/17/solicita-aodepaleastrasuperintendentedeeduca-aogua-ui.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/18/demarca-aoareacampofuteboltrindade.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/33/fechamentocontassecretariaprefeituraano2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/44/solicita-aocesanfaturamentoaguaano2016.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/45/solicita-aodocumentoscesan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/66/membrosvigilanciasantiaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/65/emodialisemanhua-u.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/68/linhasdealunos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/83/projetosleisemailsvereadores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/88/oficiosenadorarosedefreitas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/89/oficiodeputadafederalnormaayub.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/98/votoderepudioservidorheltonamorimcunha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/102/copiacontratocesanesgotamentosanitario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/107/oficiodeputadaestadualjanetedesa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/108/oficiosecret-rio-estadual-de-educa-o.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/109/oficioerickmucio2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/111/informa-aoprefeito-provedorsantacasa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/116/documentosonibusacidentepacientehemodialise.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/118/progressoesservidoressindicatoservidores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/119/informa-aoprogressoesservidores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/120/manifestoaodnit.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/127/oficiodeputadoestadualjosiasdavitoria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/137/aberturacomissaoespecial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/144/conviteleidarios.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.iuna.es.leg.br/media/sapl/public/materialegislativa/2017/145/sessaosolenediama-om.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="128.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>